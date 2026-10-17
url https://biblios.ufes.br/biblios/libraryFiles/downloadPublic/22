--- v0 (2026-08-25)
+++ v1 (2026-10-17)
@@ -1,16638 +1,16632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...20 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="01703F9B" w14:textId="24DC2F90" w:rsidR="00973D04" w:rsidRPr="00AB192A" w:rsidRDefault="00AB192A" w:rsidP="00880441">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk191596425"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ink10hhwn3kv" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AB192A">
-[...158 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en español: subtítulo [Color #262626]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English title: subtitle [Color #262626]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título em português: subtítulo [Color #262626]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Campo del autor no rellenable [Color #FFA11C]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este campo será rellenado por el equipo editorial tras la aceptación    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC0E4A8" wp14:editId="529D68A5">
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
                 <wp:extent cx="5743575" cy="266700"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
-[...4 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1886040745" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...2 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2474200" y="3646650"/>
                           <a:ext cx="5743575" cy="266700"/>
-                          <a:chOff x="1487" y="4073"/>
-                          <a:chExt cx="9313" cy="420"/>
+                          <a:chOff x="2474200" y="3646650"/>
+                          <a:chExt cx="5743600" cy="266700"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
-                      <wps:wsp>
-[...4 lines deleted...]
-                        <wps:spPr bwMode="auto">
+                      <wpg:grpSp>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
                           <a:xfrm>
-                            <a:off x="7620" y="4073"/>
-                            <a:ext cx="3180" cy="420"/>
+                            <a:off x="2474213" y="3646650"/>
+                            <a:ext cx="5743575" cy="266700"/>
+                            <a:chOff x="1487" y="4073"/>
+                            <a:chExt cx="9313" cy="420"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                          <a:ln>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:cNvPr id="5" name="Shape 5"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1487" y="4073"/>
+                              <a:ext cx="9300" cy="400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:noFill/>
-                          </a:ln>
-[...55 lines deleted...]
-                          <a:ln w="19050">
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:jc w:val="left"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:cNvPr id="6" name="Shape 6"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="7620" y="4073"/>
+                              <a:ext cx="3180" cy="420"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFA11C"/>
                             </a:solidFill>
-                            <a:round/>
-[...12 lines deleted...]
-                      </wps:wsp>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                    <w:b w:val="1"/>
+                                    <w:i w:val="0"/>
+                                    <w:smallCaps w:val="0"/>
+                                    <w:strike w:val="0"/>
+                                    <w:color w:val="ffffff"/>
+                                    <w:sz w:val="20"/>
+                                    <w:vertAlign w:val="baseline"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">original</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1487" y="4478"/>
+                              <a:ext cx="9313" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln cap="flat" cmpd="sng" w="19050">
+                              <a:solidFill>
+                                <a:srgbClr val="FFA11C"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd len="med" w="med" type="none"/>
+                              <a:tailEnd len="med" w="med" type="none"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...27 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:extent cx="5743575" cy="266700"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1886040745" name="image7.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image7.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="AbstractGreyText"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los resúmenes deben ser escritos en Español, Inglés y Portugués, cuerpo 8, con un máximo de 150 palabras, y con tres a cinco palabras clave separadas entre sí con coma e iniciales minúsculas (excepto nombres de pila). El resumen debe incluir el propósito, los objetivos, el método, los resultados y las conclusiones del estudio presentado. El resumen del texto enviado para su evaluación y la información introducida en los metadatos de presentación deben ser iguales, al igual que las palabras clave (que deben introducirse individualmente en el campo correspondiente del sistema en todos los idiomas). Al definir las palabras clave, evite las palabras y frases compuestas, a menos que sean significativas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Debe introducirse en las tres lenguas. Se puede utilizar la traducción del resumen por inteligencia artificial pidiéndole que actúe como un traductor profesional traduciendo a la lengua deseada. También puede utilizar el sitio web de traducción DeepL </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00C3396B">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.deepl.com/pt-PT/translator</w:t>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A93D35">
-[...14 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Especifique el uso de todas las herramientas en el documento. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No usar la traducción automática sin un profesional para todo el texto. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93D35">
-[...7 lines deleted...]
-    <w:p w14:paraId="579F49D9" w14:textId="77777777" w:rsidR="00B350CC" w:rsidRDefault="00B350CC" w:rsidP="00B350CC">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por coma, sin mayúsculas, finalizadas sin punto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...65 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
-[...65 lines deleted...]
-        <w:r w:rsidRPr="00C3396B">
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abstracts must be written in Spanish, English, and Portuguese, in 8-point font, with a maximum of 150 words, and include three to five keywords separated by commas and with lowercase initials (except for first names). The abstract must include the purpose, objectives, method, results, and conclusions of the study presented. The abstract of the text submitted for review and the information entered in the submission metadata must be identical, as must the keywords (which must be entered individually in the corresponding field of the system in all languages). When defining keywords, avoid compound words and phrases, unless they are meaningful. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This must be entered in all three languages. You may use an AI-powered translation of the abstract by having it act as a professional translator to translate into the desired language. You may also use the DeepL translation website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.deepl.com/pt-PT/translator</w:t>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005F3583">
-[...38 lines deleted...]
-    <w:p w14:paraId="2FAD5617" w14:textId="77777777" w:rsidR="00B350CC" w:rsidRDefault="00B350CC" w:rsidP="00B350CC">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Specify the use of all such tools in the document. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do not use machine translation without professional review for the entire text. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusions.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separated by comma, without capital letters, ending without a dot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
-[...85 lines deleted...]
-        <w:r w:rsidRPr="00E83822">
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Os resumos devem ser redigidos em Espanhol, Inglês e Português, fonte tamanho 8, com no máximo 150 palavras, com três a cinco palavras-chave separadas por vírgulas e com iniciais minúsculas (exceto nomes próprios). O resumo deve incluir a finalidade, os objetivos, o método, os resultados e as conclusões do estudo apresentado. O resumo do texto enviado para avaliação e as informações inseridas nos metadados de submissão devem ser idênticos, assim como as palavras-chave (que devem ser inseridas individualmente no campo correspondente do sistema em todos os idiomas). Ao definir as palavras-chave, evite palavras e frases compostas, a menos que sejam significativas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deve ser inserido nos três idiomas. É possível utilizar a tradução do resumo por inteligência artificial, solicitando que ela atue como um tradutor profissional, traduzindo para o idioma desejado. Também é possível utilizar o site de tradução DeepL </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="pt-BR"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.deepl.com/pt-PT/translator</w:t>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00322070">
-[...44 lines deleted...]
-    <w:p w14:paraId="2A899C2B" w14:textId="77777777" w:rsidR="00B350CC" w:rsidRDefault="00B350CC" w:rsidP="00B350CC">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Especifique o uso de todas as ferramentas no documento. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não utilize tradução automática sem a supervisão de um profissional para todo o texto. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusões.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: separadas por vírgula, sem maiúsculas, finalizadas sem ponto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2510B4F5" wp14:editId="0A628DF0">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>21909</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>79375</wp:posOffset>
+                  <wp:posOffset>60325</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5688330" cy="12065"/>
-                <wp:effectExtent l="19050" t="19050" r="26670" b="26035"/>
+                <wp:extent cx="12065" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1033844103" name="AutoShape 8"/>
-[...3 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1886040743" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...4 lines deleted...]
-                          <a:off x="0" y="0"/>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1" rot="10800000">
+                          <a:off x="2501835" y="3773968"/>
                           <a:ext cx="5688330" cy="12065"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="38100">
+                        <a:ln cap="flat" cmpd="sng" w="38100">
                           <a:solidFill>
                             <a:srgbClr val="FFA11C"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
+                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:tailEnd len="med" w="med" type="none"/>
                         </a:ln>
-                        <a:effectLst/>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
-[...4 lines deleted...]
-            </w:pict>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>21909</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>60325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="12065" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1886040743" name="image5.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="12065" cy="38100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A025492" w14:textId="2FD0FC0B" w:rsidR="0004501B" w:rsidRPr="00CA10E0" w:rsidRDefault="00233F1D" w:rsidP="00571F65">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este modelo de artículo sigue los indicadores de calidad internacionales y nacionales (COPE, APA, ORCID, CROSSREF, DOAJ, CASRAI y SciELO). También se han elegido algunos formatos para que las personas con ceguera y/o baja visión que utilizan software de lectura puedan disfrutar de la fluidez del artículo, haciendo posible que todos puedan leer el texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacta el artículo teniendo en cuenta las prácticas lingüísticas habituales en los textos académicos en los que se ha escrito el trabajo. Recuerda citar y referenciar todas las fuentes utilizadas para construir el texto, evitando el plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formato del texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo debe utilizar el formato A4, en columna única, con un máximo de 10.000 palabras, incluyendo figuras, tablas y referencias. No se debe modificar la paginación ni el pie de página del archivo. Las palabras extranjeras deben estar en itálico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título del artículo debe ser conciso, evitando el exceso de palabras. En español, se debe usar la fuente Arial, tamaño 16, color negro [#262626] y en negrita. El título y el subtítulo (si lo hubiera) deben estar separados por dos puntos (:). Para el título en inglés y portugués, usar la fuente Arial, color negro [#262626] y en negrita. El título principal debe ser en el idioma del texto completo. O sea, si el texto es en inglês, el título (fuente 16) será en ese idioma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los títulos de las secciones y subsecciones deben utilizar fuente Arial. Utilice los estilos adecuados para la estandarización, según la jerarquía de las secciones, ya estandarizada en el documento word:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
-[...451 lines deleted...]
-        <w:rPr>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nivel 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: utilizar el estilo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 [Color #262626].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nivel 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: utilizar el estilo Título 2 [Color #262626].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nivel 3: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utilizar el estilo Título 3 [Color #262626]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...840 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nivel 4: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizar el estilo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título 4 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Color #262626]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espaciado del cuerpo del texto</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe ajustarse al estilo Normal: espaciado de 0 punto antes, de 6 puntos después y un espaciado mínimo de 13 puntos entre líneas, sin espaciado entre párrafos y sin sangría </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al inicio de cada párrafo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sangría de primera línea). La fuente del texto debe ser </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, tamaño 9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con alineación </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">justificada y color </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gris [#404040]. Utilice el estilo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normal</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la galería de estilos para la normalización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notas al pie de página</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deben </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evitarse</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y utilizarse </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solo cuando sean estrictamente necesarias</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ya que los lectores de pantalla no las interpretan automáticamente. El formato utilizado de fuente debe ser </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamaño 8, con espaciado simple y alineación justificada</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de siglas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben utilizarse de manera </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estandarizada</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, restringiéndose solo a aquellas de uso convencional o ampliamente aceptadas. La </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primera mención</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe incluir primero el significado completo, seguido de la sigla entre paréntesis. En menciones posteriores, puede usarse solo la sigla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primera mención: Instituto Brasileño de Geografía y Estadística (IBGE)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segunda mención en adelante: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IBGE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesibilidad del texto</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar la accesibilidad del artículo a personas que utilicen tecnologías de asistencia (lectores de pantalla, ampliadores, etc.), las autoras y autores son corresponsables de ajustar el manuscrito según las pautas a continuación. Por lo tanto, para que tu texto sea accesible para todas las personas, utiliza los recursos de colores, tablas e figuras solo si son estrictamente necesarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas, énfasis y uso de color</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No transmitas información únicamente con elementos visuales (color, tamaño, negrita, cursiva o subrayado). Si usas estos recursos con fines estéticos, asegúrate de que el significado esté también en el texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usa listas numeradas o con letras: a) b) c) (evita “simular” listas con guiones, *, símbolos o espacios). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantén un contraste adecuado entre texto y fondo. Evita textos en colores muy claros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo no accesible:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las editoriales con cuentas al día están en verde y las atrasadas en rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...161 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="388600"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...72 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ee0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se debe usar marcadores que no tienen un significado o que el lector de pantalla no entiende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplos accesibles:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A continuación, se identifican las editoriales con sus estados:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="196b24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1 – al día; Editorial 2 – al día</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 3 – atrasada; Editorial 4 – atrasada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">También es posible agrupar usando listas numeradas o con letras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...63 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1 – al día y Editorial 2 – al día;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...98 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 3 – atrasada y Editorial 4 – atrasada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración del idioma del documento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seleccionar el idioma del documento es un paso importante para que los lectores de pantalla lo reconozcan y pronuncien correctamente las palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...95 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="226457481"/>
+          <w:tag w:val="goog_rdk_0"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="404040"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">LibreOffice: Haga clic en "Herramientas" → "Opciones" → "Configuración de idioma" → "Idiomas" y seleccione el idioma deseado. Haga clic en "Aceptar" para guardar.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-532579564"/>
+          <w:tag w:val="goog_rdk_1"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="404040"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Microsoft Word: Haga clic en "Archivo" → "Opciones" → "Idioma" y configure el idioma para la revisión de texto y la creación del documento. Haga clic en "Aceptar" para guardar.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el documento contiene secciones en otro idioma (p. ej., resúmenes), selecciónalas y asígnales el idioma correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tablas y figuras: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inserción y estilo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplea Tabla para datos textuales o numéricos y Figura para imágenes, gráficos, diagramas o fotografías. En American Psychology Association (APA), 7ª edición, estándar usado en Biblios, no se utiliza “Cuadro”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablas y figuras</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben insertarse </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentro del texto</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alineadas al centro, en la mejor ubicación después del párrafo en que se mencionan por primera vez. Deben numerarse en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">números arábigos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según su secuencia en el texto. Si están en un </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apéndice</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incluir letras mayúsculas seguidas de números arábigos (por ejemplo, Tabla A1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificación: El título debe colocarse encima de la tabla/figura y las notas abajo. Si se extraen de otros documentos, se debe agregar la fuente en la sección de notas. Para la nomenclatura, utilice el estilo Leyenda de la galería de estilos para la normalización. Para el título, utilice el estilo Leyenda [#FFA11C] de la galería de estilos, pero sin negrita y con itálica;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe incluir una línea en blanco entre el número (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y el título;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...110 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los títulos deben ser breves y auto explicativos, con iniciales mayúsculas y en itálica, colocados debajo de la palabra Tabla o Figura, siguiendo la plantilla de la revista;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilizar bordes verticales ni marcos alrededor de cada celda o en las figuras;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tablas deben diseñarse de manera que los caracteres, símbolos o información visual que contengan puedan ser reconocidos adecuadamente por los lectores automáticos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras deben ser de alta calidad y resolución para garantizar la identificación clara de la información. Las tablas y figuras deben ir acompañadas de notas explicativas y/o descriptivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para tablas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...72 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar estructuras simples, evitando celdas combinadas, divididas o en blanco. Definir celdas de encabezado en la tabla, para que el lector de pantalla pueda informar correctamente cada columna y fila. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...134 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Priorizar descripciones que no contengan símbolos o abreviaturas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...65 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preferentemente usar la alineación a la izquierda para texto, a la derecha para números.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alinear la tabla al margen izquierdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el campo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ffa11c"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se debe incluir información complementaria y relevante que ayude a comprender los datos presentados en la tabla, como aclaraciones, especificaciones, fuentes u otras observaciones pertinentes. Además, en caso de que los caracteres, símbolos o información visual presentes en la tabla no puedan ser reconocidos adecuadamente por lectores automáticos, se deberá incluir una descripción textual de la imagen, de acuerdo con las orientaciones presentadas en la Sección </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3.2 Figuras</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...78 lines deleted...]
-        <w:t>exto</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo (Tabla editables) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="282828"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con nota descriptiva:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de formato del texto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabeladeLista3-nfase21"/>
-[...4 lines deleted...]
-        <w:tblDescription w:val="Tamaño del papel A4&#10;Extensión del artículo Hasta 10.000 palabras&#10;Fuente del cuerpo del texto Arial 9&#10;Fuente de ilustraciones y tablas Arial 9&#10;Fuente de notas al pie Arial 8&#10;Espaciado antes 0 punto&#10;Espaciado después 6 puntos&#10;Espaciado entre líneas Mínimo de 13 puntos&#10;Sangría de párrafo 1,27 cm&#10;Color de la fuente gris (#404040)&#10;Color de la tabla naranja (#E97132)"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7230.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5213"/>
-        <w:gridCol w:w="3706"/>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="3615"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3615"/>
+            <w:gridCol w:w="3615"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="5F6CEE87" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="1B571A96" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Elemento</w:t>
+              <w:t xml:space="preserve">Elemento</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="77A3BBEA" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Estándar</w:t>
+              <w:t xml:space="preserve">Estándar</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="73E6E6D7" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="710787E2" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Tamaño del papel</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tamaño del papel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48F4D6F2" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>A4</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="09956C33" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C32B9A4" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Extensión del artículo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extensión del artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4108CC61" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>Hasta 10.000 palabras</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hasta 10.000 palabras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="3FBD63E5" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44649487" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Fuente del cuerpo del texto</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuente del cuerpo del texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61A2DB21" w14:textId="32352946" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-[...3 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="5FA38A46" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE190A" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Fuente de ilustraciones y tablas</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuente de figuras y tablas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35036E19" w14:textId="1BEA9702" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-[...3 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="0C0FF9A4" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFC8D6D" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Fuente de notas al pie</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuente de notas al pie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36CA5AF3" w14:textId="61CDD26F" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="13A70EFE" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="570D94C5" w14:textId="47BE13B7" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuente de notas figuras y tablas</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-[...3 lines deleted...]
-              <w:t>antes</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaciado antes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F113EE8" w14:textId="620738B5" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>0 punto</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 punto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="62518356" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A4E39FE" w14:textId="4A1760CE" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Espaciado después</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaciado después</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76136D35" w14:textId="7DE98BA2" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>6 puntos</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 puntos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="688133B7" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8C87E" w14:textId="77777777" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Espaciado entre líneas</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaciado entre líneas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C60614B" w14:textId="1731823A" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Mínimo de 13 puntos</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mínimo de 13 puntos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="2FBFB870" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FA9D988" w14:textId="77777777" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Sangría de párrafo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sangría de párrafo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="720B1F61" w14:textId="16D02252" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> cm</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,27 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371EC8" w:rsidRPr="00F91B92" w14:paraId="0D6A5BE6" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73A8DD7E" w14:textId="0B61EA28" w:rsidR="00371EC8" w:rsidRPr="00F81673" w:rsidRDefault="00371EC8" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Color de la fuente</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Color de la fuente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304620F0" w14:textId="4660C012" w:rsidR="00371EC8" w:rsidRPr="00B04416" w:rsidRDefault="00371EC8" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00E61F87">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>gris (#404040)</w:t>
+              <w:t xml:space="preserve">gris (#404040)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D456D" w:rsidRPr="00F91B92" w14:paraId="6066EAA2" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB396BD" w14:textId="6142E7FF" w:rsidR="004D456D" w:rsidRDefault="004D456D" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Color de la fuente</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Color de la fuente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70AAB822" w14:textId="5ECB188C" w:rsidR="004D456D" w:rsidRPr="00E61F87" w:rsidRDefault="004D456D" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="404040"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>n</w:t>
+              <w:t xml:space="preserve">naranja (#FFA11C)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007125A5">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>aranja (#E88D15</w:t>
-[...10 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D456D" w:rsidRPr="00F91B92" w14:paraId="75000644" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="349" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B7DC8C" w14:textId="08B54D95" w:rsidR="004D456D" w:rsidRPr="00F81673" w:rsidRDefault="004D456D" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00490D2A">
-              <w:t>Color de la tabla</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Color de la tabla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19949AB6" w14:textId="2E6DF4D8" w:rsidR="004D456D" w:rsidRPr="00B04416" w:rsidRDefault="004D456D" w:rsidP="00E16612">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>naranja (</w:t>
+              <w:t xml:space="preserve">naranja (#FFA11C)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00490D2A">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>#E97132</w:t>
-[...10 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E5491D5" w14:textId="7EF2DBC0" w:rsidR="002072E2" w:rsidRDefault="002072E2" w:rsidP="00BF6ED8">
-[...29 lines deleted...]
-          <w:lang w:val="es-419"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0004393F" w:rsidRPr="00C71FB0">
-[...137 lines deleted...]
-        <w:t>Para contenido textual</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Revista Biblios. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Inicio de la descripción.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La tabla presenta los requisitos de formato de los artículos en dos columnas: Elemento y Estándar. El tamaño del papel es A4 y la extensión máxima es de 10.000 palabras. Se utiliza Arial de 9 puntos para el cuerpo del texto, las figuras y las tablas, y Arial de 8 puntos para las notas al pie y notas para figuras y tablas. El espaciado de párrafo es de 0 puntos antes y 6 puntos después; el interlineado es de un mínimo de 13 puntos y la sangría de párrafo es de 1,27 cm. Se indican dos colores de fuente: gris (#404040) y naranja (#FFA11C). El color indicado para la tabla es naranja (#FFA11C) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Fin de la descripción.].</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo (no accesible):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: Revista Biblios.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla de dos columnas con líneas naranjas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplos de revisiones de literatura</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabeladeLista3-nfase21"/>
-[...12 lines deleted...]
-        <w:tblDescription w:val="Tamaño del papel A4&#10;Extensión del artículo Hasta 10.000 palabras&#10;Fuente del cuerpo del texto Arial 9&#10;Fuente de ilustraciones y tablas Arial 9&#10;Fuente de notas al pie Arial 8&#10;Espaciado antes 0 punto&#10;Espaciado después 6 puntos&#10;Espaciado entre líneas Mínimo de 13 puntos&#10;Sangría de párrafo 1,27 cm&#10;Color de la fuente gris (#404040)&#10;Color de la tabla naranja (#E97132)"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9027.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2364"/>
-        <w:gridCol w:w="6545"/>
+        <w:gridCol w:w="2007"/>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="1999"/>
+        <w:gridCol w:w="2022"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2007"/>
+            <w:gridCol w:w="1588"/>
+            <w:gridCol w:w="1411"/>
+            <w:gridCol w:w="1999"/>
+            <w:gridCol w:w="2022"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77896" w:rsidRPr="00F91B92" w14:paraId="112B4980" w14:textId="77777777" w:rsidTr="00BC7D32">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="481"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFA11C"/>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="062426DA" w14:textId="77777777" w:rsidR="00B77896" w:rsidRPr="00972A42" w:rsidRDefault="00B77896" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972A42">
+              <w:t xml:space="preserve">Criterios</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Elemento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6587" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="33F3204F" w14:textId="77777777" w:rsidR="00B77896" w:rsidRPr="00972A42" w:rsidRDefault="00B77896" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972A42">
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Estándar</w:t>
-[...23 lines deleted...]
-              <w:t>Contenido textual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6587" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ProKnow-C</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisión sistemática</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisión de alcance</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Característica principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1667C982" w14:textId="6D0C5F44" w:rsidR="00B77896" w:rsidRPr="00C56C1E" w:rsidRDefault="00693004" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">Fundamenta los temas del estudio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>No hay datos estadísticos o presenciación numérica</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responde a un problema.</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4FF4">
-              <w:t xml:space="preserve">. </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregunta enfocada (PICOS y PECOS) que responde a un problema específico.</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usar para organizar, catalogar o describir contenidos. </w:t>
+              <w:t xml:space="preserve">Pregunta enfocada en el PCC, o contexto asociado a varias preguntas.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56C1E" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Intentar usar dodo el margen de la</w:t>
+              <w:t xml:space="preserve">Estrategia de búsqueda explícita, transparente y revisada por pares</w:t>
             </w:r>
-            <w:r w:rsidR="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pagina. </w:t>
+              <w:t xml:space="preserve">No (dependiendo del área)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protocolo de selección de los artículos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aleatorio, con razones subjetivas. Descriptiva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidencias. Descriptiva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidencias. Síntesis de los resultados y evaluación de los riesgos de sesgo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidencias. Descripción de los artículos basada en las evidencias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sesgo de la literatura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evita el sesgo de la literatura.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Realizada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En equipo*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indiferente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registro en órgano de control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasible de reproducción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="349" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Está definido el consumidor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D4014CD" w14:textId="77777777" w:rsidR="003648CC" w:rsidRDefault="003648CC" w:rsidP="003648CC">
-[...126 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="80" w:line="252.00000000000003" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: Silveira; Silva (2020). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Inicio de la descripción.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Ejemplo: 3 revisores, 1 experto, 1 coordinador. La tabla compara cuatro modalidades de revisión de literatura: narrativa, ProKnow-C, revisión sistemática y revisión de alcance. Está organizada en cinco columnas: la primera presenta los criterios de comparación y las demás corresponden a las modalidades. Las ocho líneas de contenido abordan la característica principal, la explicitación y revisión por pares de la estrategia de búsqueda, el protocolo de selección de los artículos, el sesgo de la literatura, la realización individual o en equipo, el registro en un órgano de control, la posibilidad de reproducción y la definición del consumidor de la revisión. La lectura de cada línea permite comparar las modalidades según el mismo criterio. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Fin de la descripción.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo (no accesible):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: SILVEIRA; SILVA (2020). Tabla de color azul con cinco columnas sobre tipos de revisión de literatura. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de las figuras, independientemente del programa utilizado para crearlas, el formato de salida debe ser de alta calidad y con una resolución que permita identificar claramente la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para que sean accesibles, considera lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...62 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar celdas de encabezado definidas en el cuadro o la tabla, para que el lector de pantalla pueda informar correctamente de qué trata cada columna y fila;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dar prioridad a las leyendas que no contengan símbolos ni abreviaturas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñar gráficos o figuras con estructuras sencillas, eliminando líneas y cuadrículas innecesarias;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras e imágenes deben diseñarse sin bordes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...108 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de usos de figura con nota descriptiva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagen de portada de la revista Biblios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AF7584C" wp14:editId="29BC833D">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="5680695" cy="835506"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)." id="1886040754" name="image2.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1090657712" name="Picture 25" descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)." id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5680695" cy="835506"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00274BF7">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: Revista Biblios. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Inicio de la descripción.] </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Fin de la descripción.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo negativo (no accesible):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: Revista Biblios. Figura naranja retangular. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El próximo ejemplo es de un gráfico, sin líneas de indicación, colores nítidos que evidencian los datos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="282828"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de usos de figura con nota descriptiva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporções (%) de gênero para os docentes das pós-graduações em Educação, editores listados nas equipes editoriais e respondentes da pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="3596952" cy="2530059"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1886040755" name="image3.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect b="0" l="8954" r="11317" t="2924"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3596952" cy="2530059"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00274BF7" w:rsidRPr="00A0213B">
-[...162 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Gulka (2023, p. 105). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Inicio de la descripción.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gráfico de barras horizontales que compara las proporciones de género en tres grupos. Entre los docentes de los programas de posgrado en Educación, el 62,2% son del género femenino, el 34,3% del masculino y el 3,5% no tiene información. En los equipos editoriales, esas proporciones son, respectivamente, 54,4%, 41,9% y 3,6%; entre los participantes de la investigación, 53,4%, 44,3% y 2,3%. El género femenino predomina en los tres grupos. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Fin de la descripción.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo negativo (no accesible):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente: Gulka (2023, p. 105). Gráfico con nueve barras horizontales azules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las citas y referencias deben ajustarse a la normalización de la American Psychology Association (APA), 7ª edición. Se rechazarán los artículos presentados con otras normas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las obras citadas deben ser referenciadas y todas las obras de la lista de referencias deben ser citadas en el cuerpo del texto, indicando la correcta correspondencia entre las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La norma utilizada por las normas APA es autor-fecha, incluyendo el apellido del autor y la fecha de publicación en el cuerpo del texto, con identificación de la página cuando proceda. No utilice indicaciones de la fuente en las notas a pie de página ni en las notas finales. Las normas APA no prevén el uso de los términos apud, op. cit, id., ibid. y otros, por lo que no deben aparecer en los artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplos:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="3000" w:firstLine="600"/>
-[...29 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un autor:</w:t>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t>Motta-Júnior y Lombardi (2002).</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...402 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:t xml:space="preserve">Netto (2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Netto, 2001). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="2880" w:firstLine="720"/>
-[...26 lines deleted...]
-      <w:r>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos autores: </w:t>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Motta-Júnior y Lombardi (2002).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Motta-Júnior &amp; Lombardi, 2002).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tres o más autores:</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Villani et al. (2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Villani et al., 2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los apellidos con preposición, no es necesario indicarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">José de Oliveira:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Correcto: Oliveira, J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorrecto: Oliveira, J. de.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para apellidos con indicación de parentesco, haga lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mário Borges Pereira Júnior:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">En las referencias: Pereira, M. B., Jr. (2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
-      </w:pPr>
-[...29 lines deleted...]
-          <w:bCs/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la cita textual: (Pereira, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si dos citas coinciden al abreviarlas con et al., cite los apellidos de los primeros autores y tantos otros como sea necesario para distinguirlos de otros trabajos utilizados. El et al. no debe ir en itálica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01A18">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para leyes y decretos:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Lei n. 10.639 (2003).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Lei n. 10.639, 2003). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organismo o institución: </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">World Health Organization (WHO, 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(World Health Organization [WHO], 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para las citas posteriores: (WHO, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las referencias: World Health Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando haya más de una obra del mismo autor y en el mismo año, añada letras minúsculas, como en el ejemplo: (Davidson, 2000a, 2000b). Cuando haya más de una cita dentro del mismo paréntesis, se colocarán en orden alfabético por el apellido del primer autor (orden de la lista de referencias) y separadas entre sí por punto y coma: (Detoni et al., 2000; Girard, 1984; Grovum, 1988; Steindel et al., 1993). Para autores con el mismo apellido: (P. Freire, 1996; C. Freire, 1996).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una cita indirecta es una paráfrasis, basada en la idea u opinión de un autor en una obra que se ha consultado. No requiere ningún formato especial y normalmente debe incorporarse al cuerpo del texto. Indique la fuente en la que se basa la cita indirecta, indicando el autor y el año. No es necesario indicar el número de página. Por ejemplo: “Según Moraes (2007), nuestras observaciones se guían por los conocimientos que ya tenemos.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las citas directas son aquellas en las que se ha copiado textualmente el contenido de otra obra. Las citas directas de menos de 40 palabras deben insertarse normalmente en el texto entre comillas dobles. Cuando las citas directas son de 40 palabras o más, deben separarse del texto, sangrarse 1,27cm del margen izquierdo y sin comillas. La fuente de las citas deben ser </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, tamaño 9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con alineación </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="282828"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">justificada y color </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gris claro [#7F7F7F]. Utilice el estilo Cita para normalizar el formato. Las citas directas deben indicar la página de la que se ha extraído la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6B2A83" w14:textId="45126550" w:rsidR="00F01A18" w:rsidRDefault="00F01A18" w:rsidP="00FF3AC9">
-[...50 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-45" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de cita directa de más de 40 palabras. Ejemplo de cita directa de más de 40 palabras. Ejemplo de cita directa de más de 40 palabras. Ejemplo de cita directa de más de 40 palabras. Ejemplo de cita directa de más de 40 palabras. (Moraes, 2007, p. 197)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el pasaje original ocupa más de una página: (Freire, 1996, pp. 87-88)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evite utilizar una cita de una cita. Si es imprescindible, siga el ejemplo: (Freire, 1996, citado en Delizoicov, 2020, p. 102). Evite usar citas con más de 3 líneas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la lista de referencias sólo deben aparecer las fuentes citadas en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para indicar la supresión del texto citado, utilice puntos suspensivos separados por un espacio: “Cita . . . más de 40 palabras”. (Moraes, 2007, p. 197)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modelos de referencias </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F18FF17" w14:textId="77777777" w:rsidR="00D6099E" w:rsidRPr="00D6099E" w:rsidRDefault="00D6099E" w:rsidP="00D6099E">
-[...7 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="en-US"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Incluya en la lista de referencias únicamente las obras citadas en el cuerpo del texto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48408FAC" w14:textId="77777777" w:rsidR="00F02D8B" w:rsidRDefault="00D6099E" w:rsidP="00447900">
-[...240 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La lista de referencias debe presentarse al final del artículo, alineada a la izquierda, con espaciado de 6 puntos antes, de 0 punto después y un espaciado mínimo de 13 puntos entre líneas, sin espaciado entre párrafos, con una sangría francesa (a partir de la segunda línea) de 1,27cm de cada referencia, y organizada en orden alfabético por apellido del autor, según las normas APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice et al, enumere todos los autores. Obras con 21 autores o más, enumere los 19 primeros, añada tres puntos separados por espacios y cite el último autor de la lista, totalizando 20 autores listados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las obras disponibles en línea deben ir acompañadas del Digital Object Identifier (DOI) en formato de hyperlink. Si la fuente no dispone de DOI, deberá indicarse la URL de acceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilice el estilo Referencias de la galería de estilos para la tabulación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siguientes secciones presentan los diferentes tipos de fuentes de información y la forma adecuada de citarlas en la lista de referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libros e manuales</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backus, G. E. (1996). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of geophysics</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clarke, F. W. (1924). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data of geochemistry</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5th ed.). United States Geological Survey, Washington Government Printing Office. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:eastAsia="es-ES" w:bidi="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://doi.org/xyzxyzxyz</w:t>
+          <w:t xml:space="preserve">https://pubs.usgs.gov/bul/0770/report.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...63 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fetter, C. W. (1994). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied hydrogeology</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.). Prentice Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gould, S. J. (2002). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The structure of evolutionary theory</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Belknap Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://pubs.usgs.gov/bul/0770/report.pdf</w:t>
+          <w:t xml:space="preserve">https://archive.org/details/TheStructureOfEvolutionaryTheory</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keller, E. A., &amp; Devecchio, D. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to environmental geology</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pearson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Köppen, W. (1931). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grundriss der Klimakunde: Outline of climate science</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Walter de Gruyter &amp; Co. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://archive.org/details/TheStructureOfEvolutionaryTheory</w:t>
+          <w:t xml:space="preserve">https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...72 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lyell, C. (1853). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles of geology: The modern changes of the earth and its inhabitants</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9th ed.). Little, Brown and Company. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf</w:t>
+          <w:t xml:space="preserve">https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículos científicos en revistas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borgman, C. L. (2012). The conundrum of sharing research data. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the American Society for Information Science and Technology, 63</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6), 1059-1078. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1002/asi.22634</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...86 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Felden, J., Möller, L., &amp; Schindler, U. et al. (2023). PANGAEA - Data publisher for earth &amp; environmental science. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scientific Data, 10</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(347), Article e347. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1002/asi.22634</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1038/s41597-023-02269-x</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jiao, H., Qiu, Y., Ma, X., &amp; Yang, B. (2024). Dissemination effect of data papers on scientific datasets. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the Association for Information Science and Technology, 75</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 115-131. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1038/s41597-023-02269-x</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1002/asi.24843</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oliveira, D. G. D., &amp; Orlando, O. Filho, (2019). Avaliação dos dados abertos da Previdência Social. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Meta: Avaliação, 11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(31), Artigo 223. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.22347/2175-2753v11i31.1757</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis y disertaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daniels, M. G. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data reuse in museum contexts: Experiences of archaeologists and botanists</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Doctoral dissertation, University of Michigan]. University of Michigan Repository. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1002/asi.24843</w:t>
+          <w:t xml:space="preserve">http://hdl.handle.net/2027.42/108953</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...29 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santos, T. V. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificadores persistentes: Aplicabilidade na organização e acesso à informação científica</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Dissertação de mestrado, Universidade de São Paulo]. Biblioteca Digital de Teses e Dissertações da USP. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://hdl.handle.net/2027.42/108953</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.11606/D.27.2021.tde-02052022-115537</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...39 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjuntos de datos (Datasets) y preprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alperin, J. P., Portenoy, J., Demes, K., Larivière, V., &amp; Hustein, S. (2024). An analysis of the suitability of OpenAlex for bibliometric analyses [Preprint]. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arXiv</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://arxiv.org/abs/2404.17663</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...38 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bienhold, C., &amp; Boetius, A. (2015). Porosity in sediment cores from the Central Arctic Ocean during POLARSTERN cruise ARK-XXVII/3 from August-September 2012 [Dataset]. PANGAEA. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1594/PANGAEA.849054</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1594/PANGAEA.849054</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastaldello, M., Agnini, C., Westerhold, T., Drury, A., &amp; Alegret, L. (2024). Age model, carbonate mass accumulation rates and benthic foraminifera from ODP Site 175-1085 [Dataset bundled publication]. PANGAEA. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1594/PANGAEA.962075</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1594/PANGAEA.962075</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...115 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponencias de congresos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molodtsov, F., &amp; Nikiforova, A. (2024, June 11-14). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An integrated usability framework for evaluating Open Government Data Portals: Comparative analysis of EU and GCC countries </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Research-article]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00AF6FA3" w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25th Annual International Conference on Digital Government Research, Taipei, Taiwan. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1371/journal.pone.0129506</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1145/3657054.3657159</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF6FA3">
-[...43 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Souza, M. C.; Costa, R. F. (2023, Novembro 6-10). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteconomia negra no Brasil: a contribuição do GT-12 no Enancib para a valorização e visibilidade da cultura afro-brasileira no âmbito da Ciência da Informação </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Resumo expandido]. XXIII Encontro Nacional de Pesquisa e Pós-graduação em Ciência da Informação, São Cristóvão, SE, Brasil. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1371/journal.pone.0078080</w:t>
+          <w:t xml:space="preserve">https://brapci.inf.br/v/258186</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...52 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leyes e decretos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="00AF6FA3" w:rsidRPr="007F4254">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lei n. 8.112, de 11 de dezembro de 1990. (1990). Dispõe sobre o regime jurídico dos servidores públicos civis da União, das autarquias e das fundações públicas federais. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.6087/kcse.184</w:t>
+          <w:t xml:space="preserve">https://www.planalto.gov.br/ccivil_03/leis/l8112cons.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF6FA3">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063EE743" w14:textId="7E41123C" w:rsidR="007934ED" w:rsidRPr="003D1862" w:rsidRDefault="007934ED" w:rsidP="00B04416">
-[...2 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="00A82E24" w:rsidRPr="003D1862">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decreto n. 13.043, de 30 de junho de 2026. (2026). Institui a Política Nacional de Governança da Terra e o Programa Terras do Brasil e autoriza a criação da Plataforma Terras do Brasil. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://journal.code4lib.org/articles/7818</w:t>
+          <w:t xml:space="preserve">https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2026/decreto/d13043.htm</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...18 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="e88d15"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
-          <w:color w:val="E88D15"/>
-[...32 lines deleted...]
-        </w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CFAF020" wp14:editId="4B6C8ACB">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175</wp:posOffset>
+                  <wp:posOffset>3176</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>257175</wp:posOffset>
+                  <wp:posOffset>108585</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5728335" cy="0"/>
-                <wp:effectExtent l="0" t="19050" r="24765" b="19050"/>
+                <wp:extent cx="0" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1113829958" name="AutoShape 9"/>
-[...3 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1886040747" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2481833" y="3780000"/>
                           <a:ext cx="5728335" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="38100">
+                        <a:ln cap="flat" cmpd="sng" w="38100">
                           <a:solidFill>
                             <a:srgbClr val="FFA11C"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
+                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:tailEnd len="med" w="med" type="none"/>
                         </a:ln>
-                        <a:effectLst/>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="outsideMargin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
-[...4 lines deleted...]
-            </w:pict>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3176</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>108585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1886040747" name="image9.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image9.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="38100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CF57C9" w14:textId="77777777" w:rsidR="000C61E9" w:rsidRPr="00642B49" w:rsidRDefault="000C61E9" w:rsidP="00E655D5">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="30F8E8E5" w14:textId="27CA75C7" w:rsidR="00895C3F" w:rsidRDefault="000C61E9" w:rsidP="00E655D5">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentar la lista de referencias de acuerdo con las orientaciones anteriores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="3B2526D1" w14:textId="77777777" w:rsidR="006245AE" w:rsidRDefault="006245AE" w:rsidP="00E655D5">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="78DE35A7" wp14:editId="2FD735D2">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>7280910</wp:posOffset>
+                  <wp:posOffset>7280593</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5800725" cy="1765300"/>
-[...6 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:extent cx="5934075" cy="1774825"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+                <wp:docPr id="1886040748" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="10" name="Shape 10"/>
+                      <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
-                          <a:ext cx="5800725" cy="1765300"/>
+                          <a:off x="2383725" y="2897350"/>
+                          <a:ext cx="5924550" cy="1765300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
-[...23 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="38B1630C" w14:textId="77777777" w:rsidR="006245AE" w:rsidRPr="00911B7D" w:rsidRDefault="004322AB" w:rsidP="006245AE">
-                            <w:r>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="260.00000953674316"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:noProof/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:pict w14:anchorId="3A85C3B2">
-[...1 lines deleted...]
-                              </w:pict>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="262626"/>
+                                <w:sz w:val="16"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Os artigos neste periódico estão licenciados sob uma Licença Creative Commons Atribuição 4.0</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6E389094" w14:textId="77777777" w:rsidR="000631FF" w:rsidRDefault="006245AE" w:rsidP="006245AE">
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
-                              <w:pStyle w:val="Sinespaciado"/>
-                              <w:jc w:val="left"/>
+                              <w:spacing w:after="120" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="720" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:lang w:val="pt-BR"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="262626"/>
+                                <w:sz w:val="20"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="008B2635">
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:noProof/>
-                                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="808080"/>
+                                <w:sz w:val="16"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:drawing>
-[...50 lines deleted...]
-                              </w:drawing>
+                              <w:br w:type="textWrapping"/>
                             </w:r>
-                            <w:r w:rsidRPr="00FC1E45">
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:lang w:val="pt-BR"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="808080"/>
+                                <w:sz w:val="16"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...119 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t xml:space="preserve">                     </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...210 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-4761</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>7280593</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5934075" cy="1774825"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+                <wp:docPr id="1886040748" name="image10.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image10.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5934075" cy="1774825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="35FCB7D5" w14:textId="77777777" w:rsidR="006245AE" w:rsidRPr="000C61E9" w:rsidRDefault="006245AE" w:rsidP="00E655D5">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId31" w:type="default"/>
+      <w:headerReference r:id="rId32" w:type="first"/>
+      <w:headerReference r:id="rId33" w:type="even"/>
+      <w:footerReference r:id="rId34" w:type="default"/>
+      <w:footerReference r:id="rId35" w:type="first"/>
+      <w:footerReference r:id="rId36" w:type="even"/>
+      <w:pgSz w:h="16840" w:w="11907" w:orient="portrait"/>
+      <w:pgMar w:bottom="720" w:top="720" w:left="1440" w:right="1440" w:header="720" w:footer="431"/>
+      <w:pgNumType w:start="1"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...97 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial Unicode MS"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="5E168D52" w14:textId="177C8668" w:rsidR="00190D33" w:rsidRPr="00D64369" w:rsidRDefault="00190D33" w:rsidP="00900F27">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">No xx (2026) exxx   •   </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   •   DOI </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">10.47456</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="066FD1EB" wp14:editId="17BC16E3">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-920750</wp:posOffset>
+                <wp:posOffset>-925511</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>108585</wp:posOffset>
+                <wp:posOffset>103823</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="676910" cy="254635"/>
-              <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="637666742" name="Caixa de Texto 3"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040749" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="11" name="Shape 11"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5007545" y="3652683"/>
                         <a:ext cx="676910" cy="254635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFA11C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0CEF47FA" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="00213B50" w:rsidRDefault="00190D33" w:rsidP="00D64369">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Piedepgina"/>
-                            <w:spacing w:before="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:color w:val="FFFFFF"/>
-                              <w:szCs w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...34 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:t xml:space="preserve">6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...56 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-925511</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>103823</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040749" name="image11.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image11.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...73 lines deleted...]
-      <w:t>1233</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6C372541" w14:textId="377C05DB" w:rsidR="00190D33" w:rsidRPr="00D64369" w:rsidRDefault="00190D33" w:rsidP="00900F27">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
     <w:pPr>
-      <w:pStyle w:val="OddPageFooter"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.hhgp4wq3q708" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">No xx (2026) exxx   •   </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   •   DOI </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">10.47456</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AD4CD5C" wp14:editId="44C8E075">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5983605</wp:posOffset>
+                <wp:posOffset>5978843</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>96520</wp:posOffset>
+                <wp:posOffset>91758</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="676910" cy="254635"/>
-              <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1886040742" name="Caixa de Texto 1"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040750" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="12" name="Shape 12"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5007545" y="3652683"/>
                         <a:ext cx="676910" cy="254635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFA11C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3613BF14" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="00213B50" w:rsidRDefault="00190D33" w:rsidP="00D64369">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Piedepgina"/>
-                            <w:spacing w:before="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:color w:val="FFFFFF"/>
-                              <w:szCs w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...34 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:t xml:space="preserve">5</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...56 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040750" name="image12.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image12.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...61 lines deleted...]
-      <w:t>1233</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="442A58A0" w14:textId="1508CF6A" w:rsidR="00190D33" w:rsidRPr="004C7D90" w:rsidRDefault="00E16612" w:rsidP="00E16612">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="3225"/>
-        <w:tab w:val="right" w:pos="9027"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">No xx (2026) exxx   •   </w:t>
     </w:r>
-    <w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">   •   DOI </w:t>
     </w:r>
-    <w:r w:rsidR="00190D33" w:rsidRPr="003D1FAD">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">No </w:t>
+      <w:t xml:space="preserve">10.47456</w:t>
     </w:r>
-    <w:r w:rsidR="00190D33">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>xx</w:t>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
     </w:r>
-    <w:r w:rsidR="00190D33" w:rsidRPr="003D1FAD">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00190D33">
-[...69 lines deleted...]
-      <w:t>xxxx</w:t>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040744" name=""/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="3" name="Shape 3"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="5007545" y="3652683"/>
+                        <a:ext cx="676910" cy="254635"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFA11C"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040744" name="image6.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image6.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...16 lines deleted...]
-        <w:continuationSeparator/>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ejemplo de nota al pie de página.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0897D80C" w14:textId="2FB14D4E" w:rsidR="00190D33" w:rsidRPr="00AB50A5" w:rsidRDefault="00190D33" w:rsidP="00F725FF">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
     <w:pPr>
-      <w:pStyle w:val="HeaderArticleTitle"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AB50A5">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">Título en español: subtítulo en español</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275DC883" wp14:editId="55F2D3CC">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-97790</wp:posOffset>
+            <wp:posOffset>-97789</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-102235</wp:posOffset>
+            <wp:posOffset>-102234</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="314325"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...13 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr descr="logoneo" id="1886040751" name="image4.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 1" descr="logoneo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="logoneo" id="0" name="image4.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...7 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="314325"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...1 lines deleted...]
-      <w:t>Título en español: subtítulo en español</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="189117B1" w14:textId="47A152A0" w:rsidR="00190D33" w:rsidRPr="007F4254" w:rsidRDefault="00190D33" w:rsidP="00F725FF">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
     <w:pPr>
-      <w:pStyle w:val="HeaderArticleTitle"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007F4254">
-      <w:t>Título en español: subtítulo en español</w:t>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Título en español: subtítulo en español </w:t>
     </w:r>
-    <w:r w:rsidRPr="007F4254">
-[...10 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257EA43F" wp14:editId="19451197">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-97790</wp:posOffset>
+            <wp:posOffset>-97789</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-114299</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="314325"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...13 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr descr="logoneo" id="1886040753" name="image4.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 30" descr="logoneo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="logoneo" id="0" name="image4.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...7 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="314325"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1981AC0A" w14:textId="442DD7E1" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33" w:rsidP="00EC77D8">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4680"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="7305"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="left" w:leader="none" w:pos="7050"/>
+        <w:tab w:val="left" w:leader="none" w:pos="7305"/>
       </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73B2528F" wp14:editId="22529A36">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-914400</wp:posOffset>
+            <wp:posOffset>-914399</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-523875</wp:posOffset>
+            <wp:posOffset>-523874</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1143000"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 25" descr="biblios_template_header.jpg"/>
-[...3 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:docPr descr="biblios_template_header.jpg" id="1886040752" name="image1.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 25" descr="biblios_template_header.jpg"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="biblios_template_header.jpg" id="0" name="image1.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1143000"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="002978D8">
-[...6 lines deleted...]
-      <w:tab/>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EB1BF5F" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33" w:rsidP="00EC77D8">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="24075AC8" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="49327822" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B161E74" wp14:editId="50F00091">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-20116800</wp:posOffset>
+                <wp:posOffset>-20116799</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>93980</wp:posOffset>
+                <wp:posOffset>87630</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="31524575" cy="3175"/>
-              <wp:effectExtent l="9525" t="10160" r="12700" b="5715"/>
+              <wp:extent cx="3175" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="46127085" name="AutoShape 15"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040746" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
-                        <a:ext cx="31524575" cy="3175"/>
+                        <a:off x="0" y="3778413"/>
+                        <a:ext cx="10692000" cy="3175"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln cap="flat" cmpd="sng" w="9525">
                         <a:solidFill>
                           <a:srgbClr val="A5A5A5"/>
                         </a:solidFill>
+                        <a:prstDash val="solid"/>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
+                        <a:headEnd len="med" w="med" type="none"/>
+                        <a:tailEnd len="med" w="med" type="none"/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
-[...6 lines deleted...]
-          </w:pict>
+        <mc:Fallback>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-20116799</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>87630</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040746" name="image8.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image8.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175" cy="12700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="A3A8E420"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...35 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="45C2757E">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...237 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="09E6F8F0">
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="688ADEC2">
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C002B11A">
+  <w:abstractNum w:abstractNumId="8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="OrangeNumberBulletlist"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="FFA41C"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A08A41A0">
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="OrangeBulletList"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="A06034CC"/>
+  <w:abstractNum w:abstractNumId="11">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo2"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="13"/>
-[...2 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
-[...19 lines deleted...]
-  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:stylePaneSortMethod w:val="0000"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...16 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...1146 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{B731FA8C-2677-4C81-BDBF-E821433B38E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="120" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:rsid w:val="00F81673"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="426" w:hanging="432"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00876934"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="578" w:hanging="578"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A7401"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C2A87"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="862" w:hanging="862"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-      <w:color w:val="595959"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="262626"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F92752"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F92752"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="360" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo7Car"/>
+    <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="8"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo8Car"/>
+    <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="8"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo9Car"/>
+    <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="8"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-    <w:name w:val="Título 1 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+    <w:name w:val="Título 1 Char"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+    <w:name w:val="Título 2 Char"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+    <w:name w:val="Título 3 Char"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+    <w:name w:val="Título 4 Char"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtuloChar" w:customStyle="1">
+    <w:name w:val="Título Char"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...69 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="60"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
-[...16 lines deleted...]
-    <w:link w:val="AbstractGreyTextChar"/>
+  <w:style w:type="paragraph" w:styleId="ResumenTexto" w:customStyle="1">
+    <w:name w:val="Resumen [Texto]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ResumenTextoChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="005A1152"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00D473F8"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="262626"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractGreyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="AbstractGreyText"/>
+  <w:style w:type="character" w:styleId="ResumenTextoChar" w:customStyle="1">
+    <w:name w:val="Resumen [Texto] Char"/>
+    <w:link w:val="ResumenTexto"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005A1152"/>
+    <w:rsid w:val="00D473F8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="262626"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="28"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorship">
+  <w:style w:type="paragraph" w:styleId="Authorship" w:customStyle="1">
     <w:name w:val="Authorship"/>
     <w:link w:val="AuthorshipChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="0014036F"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00A941AB"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-      <w:color w:val="FFA41C"/>
+      <w:b w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorshipChar">
+  <w:style w:type="character" w:styleId="AuthorshipChar" w:customStyle="1">
     <w:name w:val="Authorship Char"/>
     <w:link w:val="Authorship"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="0014036F"/>
+    <w:rsid w:val="00A941AB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-      <w:color w:val="FFA41C"/>
+      <w:b w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorBio">
+  <w:style w:type="paragraph" w:styleId="AuthorBio" w:customStyle="1">
     <w:name w:val="Author Bio"/>
     <w:basedOn w:val="Authorship"/>
     <w:next w:val="Normal"/>
     <w:link w:val="AuthorBioChar"/>
-    <w:autoRedefine/>
+    <w:autoRedefine w:val="1"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="003D1862"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:color w:val="ffa41c"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorBioChar">
+  <w:style w:type="character" w:styleId="AuthorBioChar" w:customStyle="1">
     <w:name w:val="Author Bio Char"/>
     <w:basedOn w:val="AuthorshipChar"/>
     <w:link w:val="AuthorBio"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D1862"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
-      <w:color w:val="FFA41C"/>
+      <w:color w:val="ffa41c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsTitle">
+  <w:style w:type="paragraph" w:styleId="KeywordsTitle" w:customStyle="1">
     <w:name w:val="Keywords Title"/>
-    <w:basedOn w:val="AbstractTitle"/>
-    <w:next w:val="KeywordsList"/>
+    <w:basedOn w:val="ResumenTtulo"/>
+    <w:next w:val="PalabrasclaveLista"/>
     <w:link w:val="KeywordsTitleChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="000B71DA"/>
+    <w:rsid w:val="00C66415"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
+      <w:b w:val="1"/>
       <w:color w:val="262626"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsTitleChar">
+  <w:style w:type="character" w:styleId="KeywordsTitleChar" w:customStyle="1">
     <w:name w:val="Keywords Title Char"/>
     <w:link w:val="KeywordsTitle"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E911B6"/>
+    <w:rsid w:val="00C66415"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:noProof/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="262626"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="28"/>
-      <w:lang w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsList">
-[...1 lines deleted...]
-    <w:basedOn w:val="AbstractTitle"/>
+  <w:style w:type="paragraph" w:styleId="PalabrasclaveLista" w:customStyle="1">
+    <w:name w:val="Palabras clave [Lista]"/>
+    <w:basedOn w:val="ResumenTtulo"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="KeywordsListChar"/>
+    <w:link w:val="PalabrasclaveListaChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="000B71DA"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00C66415"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
       <w:color w:val="404040"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsListChar">
-[...1 lines deleted...]
-    <w:link w:val="KeywordsList"/>
+  <w:style w:type="character" w:styleId="PalabrasclaveListaChar" w:customStyle="1">
+    <w:name w:val="Palabras clave [Lista] Char"/>
+    <w:link w:val="PalabrasclaveLista"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E911B6"/>
+    <w:rsid w:val="00C66415"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:noProof/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
-      <w:lang w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
-    <w:name w:val="Abstract Title"/>
+  <w:style w:type="paragraph" w:styleId="ResumenTtulo" w:customStyle="1">
+    <w:name w:val="Resumen [Título]"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="AbstractGreyText"/>
-    <w:link w:val="AbstractTitleChar"/>
+    <w:next w:val="ResumenTexto"/>
+    <w:link w:val="ResumenTtuloChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1CA7"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:noProof/>
-      <w:color w:val="0D0D0D"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractTitleChar">
-[...1 lines deleted...]
-    <w:link w:val="AbstractTitle"/>
+  <w:style w:type="character" w:styleId="ResumenTtuloChar" w:customStyle="1">
+    <w:name w:val="Resumen [Título] Char"/>
+    <w:link w:val="ResumenTtulo"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="0D0D0D"/>
+      <w:rFonts w:ascii="Arial" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="0d0d0d"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="2"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00F725FF"/>
     <w:rPr>
-      <w:color w:val="FFA11C"/>
+      <w:color w:val="ffa11c"/>
       <w:u w:val="single"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:color="auto" w:space="0" w:sz="0" w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
-    <w:name w:val="Título 5 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
+    <w:name w:val="Título 5 Char"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
-    <w:name w:val="Título 6 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
+    <w:name w:val="Título 6 Char"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="808080"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:color w:val="E88D15"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="e88d15"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciasutil">
+  <w:style w:type="character" w:styleId="RefernciaSutil">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="2"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:smallCaps/>
-      <w:color w:val="E88D15"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="e88d15"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BibliographyEntry">
-    <w:name w:val="Bibliography Entry"/>
+  <w:style w:type="paragraph" w:styleId="DocumentStyle" w:customStyle="1">
+    <w:name w:val="Document Style"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BibliographyEntryChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DocumentStyleChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="00FB7762"/>
+    <w:rsid w:val="00101DF9"/>
     <w:pPr>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:lang w:bidi="en-US"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
+      <w:spacing w:val="40"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:aliases w:val="Sub-Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00E77747"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BibliographyEntryChar">
-[...1 lines deleted...]
-    <w:link w:val="BibliographyEntry"/>
+  <w:style w:type="character" w:styleId="DocumentStyleChar" w:customStyle="1">
+    <w:name w:val="Document Style Char"/>
+    <w:link w:val="DocumentStyle"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00072571"/>
+    <w:rsid w:val="00101DF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="en-US"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
+      <w:spacing w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:aliases w:val="Sub-Header Char"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="002F2A5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-      <w:color w:val="7F7F7F"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...1 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:noProof/>
-      <w:color w:val="7F7F7F"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderArticleTitle">
-[...38 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EvenPgHeader-Recto">
+  <w:style w:type="paragraph" w:styleId="EvenPgHeader-Recto" w:customStyle="1">
     <w:name w:val="Even Pg Header - Recto"/>
     <w:next w:val="Normal"/>
     <w:link w:val="EvenPgHeader-RectoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="006F3A11"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EvenPgHeader-RectoChar">
+  <w:style w:type="character" w:styleId="EvenPgHeader-RectoChar" w:customStyle="1">
     <w:name w:val="Even Pg Header - Recto Char"/>
     <w:link w:val="EvenPgHeader-Recto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OddPageFooter">
-[...25 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulodellibro">
+  <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00420A06"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:smallCaps/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="orangetext">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitadestacadaCar"/>
+    <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00490B34"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="F0A22E"/>
+        <w:bottom w:color="f0a22e" w:space="4" w:sz="4" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
+      <w:spacing w:after="280" w:before="200"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...1 lines deleted...]
-    <w:link w:val="Citadestacada"/>
+  <w:style w:type="character" w:styleId="CitaoIntensaChar" w:customStyle="1">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
+  <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00490B34"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009E369F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...1 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="009E369F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="greytext">
-[...5 lines deleted...]
-    <w:rsid w:val="006F3A11"/>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00DB5BCB"/>
     <w:rPr>
-      <w:color w:val="7F7F7F"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
-[...20 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006571CA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...1 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
+  <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
+    <w:aliases w:val="Cita directa"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitaCar"/>
+    <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="000D016E"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00FF3AC9"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-      <w:color w:val="282828"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...1 lines deleted...]
-    <w:link w:val="Cita"/>
+  <w:style w:type="character" w:styleId="CitaoChar" w:customStyle="1">
+    <w:name w:val="Citação Char"/>
+    <w:aliases w:val="Cita directa Char"/>
+    <w:link w:val="Citao"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="000D016E"/>
+    <w:rsid w:val="00FF3AC9"/>
     <w:rPr>
-      <w:iCs/>
-      <w:color w:val="282828"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...6 lines deleted...]
-    <w:rsid w:val="002F69A7"/>
+  <w:style w:type="paragraph" w:styleId="NumberList" w:customStyle="1">
+    <w:name w:val="Number List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NumberListChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00D50E60"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:right="720"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NumberListChar" w:customStyle="1">
+    <w:name w:val="Number List Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="NumberList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00D50E60"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberList">
-[...41 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="No Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SinespaciadoCar"/>
+    <w:link w:val="SemEspaamentoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00061073"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Sinespaciado"/>
+  <w:style w:type="character" w:styleId="SemEspaamentoChar" w:customStyle="1">
+    <w:name w:val="Sem Espaçamento Char"/>
+    <w:aliases w:val="No Indent Char"/>
+    <w:link w:val="SemEspaamento"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2">
-[...130 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterInfo">
+  <w:style w:type="paragraph" w:styleId="FooterInfo" w:customStyle="1">
     <w:name w:val="Footer Info"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterInfoChar"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="007D4919"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="432" w:right="432"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterInfoChar">
+  <w:style w:type="character" w:styleId="FooterInfoChar" w:customStyle="1">
     <w:name w:val="Footer Info Char"/>
     <w:link w:val="FooterInfo"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebloque">
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebloqueCar"/>
+    <w:link w:val="TextoemblocoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00C54710"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="10" w:color="F0A22E"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="10" w:color="F0A22E"/>
+        <w:top w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:left w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:bottom w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:right w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="F0A22E"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="f0a22e"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcin">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
+    <w:aliases w:val="Leyenda"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="LegendaChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="00C54710"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="006C1C6D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="F0A22E"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractOrangeText">
+  <w:style w:type="paragraph" w:styleId="AbstractOrangeText" w:customStyle="1">
     <w:name w:val="Abstract Orange Text"/>
-    <w:basedOn w:val="AbstractGreyText"/>
+    <w:basedOn w:val="ResumenTexto"/>
     <w:link w:val="AbstractOrangeTextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="000E76DF"/>
+    <w:rsid w:val="00140FF4"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:pBdr>
       <w:ind w:left="101" w:right="101"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractOrangeTextChar">
+  <w:style w:type="character" w:styleId="AbstractOrangeTextChar" w:customStyle="1">
     <w:name w:val="Abstract Orange Text Char"/>
     <w:link w:val="AbstractOrangeText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="000E76DF"/>
+    <w:rsid w:val="00140FF4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="262626"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros">
+  <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros5">
+  <w:style w:type="paragraph" w:styleId="Numerada5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="4"/>
       </w:numPr>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeList">
-[...2 lines deleted...]
-    <w:link w:val="OrangeListChar"/>
+  <w:style w:type="paragraph" w:styleId="Lista1" w:customStyle="1">
+    <w:name w:val="Lista 1."/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Lista1Char"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="009C2A87"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00D50E60"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="720"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="000B71DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrangeListChar">
-[...2 lines deleted...]
-    <w:link w:val="OrangeList"/>
+  <w:style w:type="character" w:styleId="Lista1Char" w:customStyle="1">
+    <w:name w:val="Lista 1. Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Lista1"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00072571"/>
+    <w:rsid w:val="00D50E60"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E54E33"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="publishingtext">
+  <w:style w:type="paragraph" w:styleId="publishingtext" w:customStyle="1">
     <w:name w:val="publishing text"/>
-    <w:basedOn w:val="Textodebloque"/>
+    <w:basedOn w:val="Textoembloco"/>
     <w:link w:val="publishingtextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00911B7D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
       <w:color w:val="808080"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebloqueCar">
-[...1 lines deleted...]
-    <w:link w:val="Textodebloque"/>
+  <w:style w:type="character" w:styleId="TextoemblocoChar" w:customStyle="1">
+    <w:name w:val="Texto em bloco Char"/>
+    <w:link w:val="Textoembloco"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="F0A22E"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="f0a22e"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="publishingtextChar">
+  <w:style w:type="character" w:styleId="publishingtextChar" w:customStyle="1">
     <w:name w:val="publishing text Char"/>
     <w:link w:val="publishingtext"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="808080"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidebarheading">
+  <w:style w:type="paragraph" w:styleId="Sidebarheading" w:customStyle="1">
     <w:name w:val="Sidebar heading"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidebarheadingChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00226F4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidebarheadingChar">
+  <w:style w:type="character" w:styleId="SidebarheadingChar" w:customStyle="1">
     <w:name w:val="Sidebar heading Char"/>
     <w:link w:val="Sidebarheading"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeBulletList">
-[...2 lines deleted...]
-    <w:link w:val="OrangeBulletListCar"/>
+  <w:style w:type="paragraph" w:styleId="Listaa" w:customStyle="1">
+    <w:name w:val="Lista a)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListaaChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="009954B5"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00D50E60"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="26"/>
       </w:numPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="720"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrangeBulletListCar">
-[...2 lines deleted...]
-    <w:link w:val="OrangeBulletList"/>
+  <w:style w:type="character" w:styleId="ListaaChar" w:customStyle="1">
+    <w:name w:val="Lista a) Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Listaa"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009954B5"/>
+    <w:rsid w:val="00D50E60"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00135B91"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Meno1" w:customStyle="1">
+    <w:name w:val="Menção1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="006C0767"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="F"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="2b579a"/>
+      <w:shd w:color="auto" w:fill="e6e6e6" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Meno1">
-    <w:name w:val="Menção1"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver" w:customStyle="1">
+    <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C0767"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E44F3D"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
-    <w:name w:val="Mención sin resolver"/>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E44F3D"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00101DF9"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...20 lines deleted...]
-    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...1 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:styleId="AssuntodocomentrioChar" w:customStyle="1">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="001C3721"/>
     <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="404040"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...3 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+  <w:style w:type="paragraph" w:styleId="Pargrafo" w:customStyle="1">
+    <w:name w:val="Parágrafo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C66415"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente1" w:customStyle="1">
+    <w:name w:val="Menção Pendente1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C3721"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="008861E3"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...87 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeGrade4-nfase21">
+  <w:style w:type="table" w:styleId="TabeladeGrade4-nfase21" w:customStyle="1">
     <w:name w:val="Tabela de Grade 4 - Ênfase 21"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="000D71CF"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
+        <w:top w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31"/>
+        <w:shd w:color="auto" w:fill="ed7d31" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31"/>
+          <w:top w:color="ed7d31" w:space="0" w:sz="4" w:val="double"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
+        <w:shd w:color="auto" w:fill="fbe4d5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
+        <w:shd w:color="auto" w:fill="fbe4d5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-[...35 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLconformatoprevioCar"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
-[...1 lines deleted...]
-    <w:link w:val="HTMLconformatoprevio"/>
+  <w:style w:type="character" w:styleId="Pr-formataoHTMLChar" w:customStyle="1">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:link w:val="Pr-formataoHTML"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+  <w:style w:type="character" w:styleId="y2iqfc" w:customStyle="1">
     <w:name w:val="y2iqfc"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="008861E3"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitaoLonga">
-[...36 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Revisin">
+  <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
-    <w:hidden/>
+    <w:hidden w:val="1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
-      <w:color w:val="954F72"/>
+      <w:color w:val="954f72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...26 lines deleted...]
-    <w:name w:val="Título 7 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo7Char" w:customStyle="1">
+    <w:name w:val="Título 7 Char"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
-    <w:name w:val="Título 8 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo8Char" w:customStyle="1">
+    <w:name w:val="Título 8 Char"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
-    <w:name w:val="Título 9 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo9Char" w:customStyle="1">
+    <w:name w:val="Título 9 Char"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis2">
+  <w:style w:type="table" w:styleId="ListaClara-nfase2">
     <w:name w:val="Light List Accent 2"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="001B5240"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+        <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E97132"/>
+        <w:shd w:color="auto" w:fill="e97132" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="6" w:val="double"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasis">
-[...15 lines deleted...]
-    <w:rsid w:val="00552C06"/>
+  <w:style w:type="paragraph" w:styleId="Ttulopt-br" w:customStyle="1">
+    <w:name w:val="Título [pt-br"/>
+    <w:aliases w:val="en]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulopt-brChar"/>
+    <w:rsid w:val="00101DF9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Articletitle2Car">
-[...3 lines deleted...]
-    <w:rsid w:val="00552C06"/>
+  <w:style w:type="character" w:styleId="Ttulopt-brChar" w:customStyle="1">
+    <w:name w:val="Título [pt-br Char"/>
+    <w:aliases w:val="en] Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulopt-br"/>
+    <w:rsid w:val="00101DF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeLista3-nfase21">
+  <w:style w:type="table" w:styleId="TabeladeLista3-nfase21" w:customStyle="1">
     <w:name w:val="Tabela de Lista 3 - Ênfase 21"/>
-    <w:basedOn w:val="Tablanormal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000550A6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:rsid w:val="00604B06"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+        <w:shd w:color="auto" w:fill="e97132" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-[...1 lines deleted...]
-          <w:insideH w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-          <w:bottom w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="nil"/>
-          <w:right w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:left w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
+  <w:style w:type="character" w:styleId="MenoPendente2" w:customStyle="1">
     <w:name w:val="Menção Pendente2"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00AF6FA3"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncias">
-    <w:name w:val="Referências"/>
+  <w:style w:type="paragraph" w:styleId="Referencias" w:customStyle="1">
+    <w:name w:val="Referencias"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00D06714"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:spacing w:after="0" w:before="120"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente3">
+  <w:style w:type="character" w:styleId="MenoPendente3" w:customStyle="1">
     <w:name w:val="Menção Pendente3"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00447900"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeNumberBulletlist">
-[...5 lines deleted...]
-    <w:rsid w:val="00BD6D87"/>
+  <w:style w:type="paragraph" w:styleId="NotaTablaofigura" w:customStyle="1">
+    <w:name w:val="Nota [Tabla o figura]"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:link w:val="NotaTablaofiguraChar"/>
+    <w:autoRedefine w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00546C1B"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="1080"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="7f7f7f"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrangeNumberBulletlistCar">
-[...3 lines deleted...]
-    <w:rsid w:val="00BD6D87"/>
+  <w:style w:type="character" w:styleId="LegendaChar" w:customStyle="1">
+    <w:name w:val="Legenda Char"/>
+    <w:aliases w:val="Leyenda Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Legenda"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="006C1C6D"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:color w:val="404040"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NotaTablaofiguraChar" w:customStyle="1">
+    <w:name w:val="Nota [Tabla o figura] Char"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:link w:val="NotaTablaofigura"/>
+    <w:rsid w:val="00546C1B"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="7f7f7f"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente4" w:customStyle="1">
+    <w:name w:val="Menção Pendente4"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00C4647F"/>
+    <w:rPr>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TablaandFiguraLeyenda" w:customStyle="1">
+    <w:name w:val="Tabla and Figura Leyenda"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B17CA7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:before="80" w:line="252" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:fill="auto" w:val="clear"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:fill="e97132" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:fill="auto" w:val="clear"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:fill="e97132" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2095 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/bul/0770/report.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41597-023-02269-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.code4lib.org/articles/7818" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.849054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/xyzxyzxyz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.22634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6087/kcse.184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2027.42/108953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0078080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.pitt.edu/e-journals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0129506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/us/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-PT/translator" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.24843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.pitt.edu/e-journals" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-PT/translator" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/TheStructureOfEvolutionaryTheory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.962075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-PT/translator" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.24843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2027.42/108953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22347/2175-2753v11i31.1757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/abs/2404.17663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11606/D.27.2021.tde-02052022-115537" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.962075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.849054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brapci.inf.br/v/258186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/3657054.3657159" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l8112cons.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2026/decreto/d13043.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/TheStructureOfEvolutionaryTheory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/bul/0770/report.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41597-023-02269-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.22634" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16886,1830 +16880,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjESqO5OCpK9gF0SjJzYUbZOtuUtg==">CgMxLjAaJAoBMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgExEh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TMg5oLmluazEwaGh3bjNrdjIOaC5oaGdwNHdxM3E3MDg4AHIhMVNOUnJwZk5zQU5DQW14MHh0REJmTEN3SVV6dEhIUEx4</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78E11F17-83D1-440D-A112-3A69B3877CA4}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...1773 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Victoria</dc:creator>
-  <cp:keywords/>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>