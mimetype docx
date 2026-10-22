--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -1,107 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009775A1" w:rsidRDefault="009775A1">
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="004E5D81" w:rsidRDefault="009775A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w:rsidR="00973353" w:rsidRPr="00663E07" w:rsidRDefault="00973353" w:rsidP="00997050">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03026EA7" w14:textId="77777777" w:rsidR="00973353" w:rsidRPr="004E5D81" w:rsidRDefault="00973353" w:rsidP="0047542E">
       <w:pPr>
         <w:pStyle w:val="AuthorBio"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CE34D22" wp14:editId="5712C3C7">
                 <wp:extent cx="5931677" cy="266700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="19050"/>
                 <wp:docPr id="21180153" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5931677" cy="266700"/>
                           <a:chOff x="1487" y="4073"/>
                           <a:chExt cx="9618" cy="420"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -129,2850 +112,4340 @@
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="38100">
                                 <a:solidFill>
                                   <a:srgbClr val="F2F2F2"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:effectLst>
                                   <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
                                     <a:srgbClr val="845209">
                                       <a:alpha val="50000"/>
                                     </a:srgbClr>
                                   </a:outerShdw>
                                 </a:effectLst>
                               </a14:hiddenEffects>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00973353" w:rsidRPr="00C76395" w:rsidRDefault="00F627E0" w:rsidP="00C76395">
+                            <w:p w14:paraId="020896E3" w14:textId="76675479" w:rsidR="00973353" w:rsidRPr="001F5E74" w:rsidRDefault="001F5E74" w:rsidP="00C76395">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:lang w:val="pt-BR"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:lang w:val="pt-BR"/>
                                 </w:rPr>
-                                <w:t>Publishing data</w:t>
+                                <w:t>Publication</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> data</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1707188015" name="AutoShape 4"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1487" y="4478"/>
                             <a:ext cx="9313" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="FFA11C"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1CE34D22" id="Group 2" o:spid="_x0000_s1026" style="width:467.05pt;height:21pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="1487,4073" coordsize="9618,420" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJV93PPgQAAIwKAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vm2PozYQ/l6p/8HiOxsMJrxo2VNCwqrS&#10;tj1pt+pnBwiggk1tZ5Nt1f/esU1e71Z3uquaSMjG9njmmXme4f7DYejRay1kx1nm4DvPQTUredWx&#10;JnN+eync2EFSUVbRnrM6c95q6Xx4+PGH+/2Y1j5veV/VAoERJtP9mDmtUmM6m8myrQcq7/hYM1jc&#10;cjFQBVPRzCpB92B96Ge+581ney6qUfCylhLeruyi82Dsb7d1qX7dbmWtUJ854JsyT2GeG/2cPdzT&#10;tBF0bLtycoN+gxcD7RhcejK1ooqineg+MTV0peCSb9VdyYcZ3267sjYxQDTYu4nmUfDdaGJp0n0z&#10;nmACaG9w+maz5S+vHwXqqszxMY49HAYOYnSATJnLka8R2o9NChsfxfg8fhQ2TBg+8fIPCcuz23U9&#10;b+xmtNn/zCswR3eKG4QOWzFoExA7OphEvJ0SUR8UKuFlmAR4HkUOKmHNn88jb8pU2UI69TFMYliG&#10;VeJFgc1i2a6n48kcQ9nps8Q3B2c0tdcaVyfXdFxQdPKMq/w+XJ9bOtYmXVLDNeEaEZ8kEfh7BPZF&#10;R7nkB2T81j7AZg0sUgd4DbEZnKTFFzGet5Q19UIIvm9rWoGXWEcMsZyO2likNvIlwKM5YHKN3BH2&#10;gMTh53Gj6Sikeqz5gPQgcwQwy7hJX5+k0t6ct+jsSt53VdH1vZmIZpP3Ar1SYGFRLDDOTQA323qm&#10;NzOuj1mL9k1teGyvoSk4C0O9U7ttOPZ3gn3iLf3ELeZx5JKChG4SebHr4WSZzD2SkFXxj3YXk7Tt&#10;qqpmTx2rj3zH5OvyPimPZaphPNpnThBjqE4T5vsx+wX8Pxfz0CnQv74bMif29M/Wss7zmlWAAk0V&#10;7Xo7nl37b0AHEK6xWBShF5EgdqMoDFwSrD13GRe5u8gxEGm9zJdrfI3F2uArvx8O48gxWXrCdxDd&#10;c1vtUdXpqvHjIAEeVB0ocBB7cy8BEtO+gdZRKuEgwdXvnWoNkbQoaBvysnhiEvpeYguvH1tqSyo8&#10;AgdFOG032Jyut0idPbsAcgr+jCXYOJaYYZgmlaWXOmwOkBFNuw2v3oBr4K9RMGiAMGi5+MtBe2gm&#10;mSP/3FFRO6j/iQFfE0yI7j5mQsJIM1BcrmwuVygrwVTmKMDGDHNlO9ZuFF3Twk1WIRhfgKhuO0O/&#10;s1cQip6AsP1PCocjL8Kxbh5HidN+mSQiout5Eqqc2eZRHtjUPE7iZja/vI3QKK60zR7R579K285d&#10;gUSxZZIWCd1SoKNAa9M94bojnGVrUjapBNUo55wxEDkuLNjv6NxJrWjaMy0HOPHCL8rBuxIIDX9i&#10;/XsKANdMfP9UBb1kHa9j4hJ/vnaJt1q5iyIn7rzAUbgKVnm+umG+Vtr/hvYnHC6oZeXf8unIL+P0&#10;Da8smbTin+oWRuaTxxybPs/0N9Xl3Ow/f0Q+/AsAAP//AwBQSwMEFAAGAAgAAAAhAJjMTVfcAAAA&#10;BAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91E7WlTbMRkbYnEdSCeBuzYxLM&#10;zobsmsR/362X9jLweI/3vkkXg6lFR62rLCuIJxEI4tzqigsF3/vPp1cQziNrrC2Tghs5WGSjhxQT&#10;bXveUrfzhQgl7BJUUHrfJFK6vCSDbmIb4uCdbWvQB9kWUrfYh3JTy2kUvUiDFYeFEhtalZRfdlej&#10;4KvHfjmLP7r15by6HffPm8M6JqUex8PyHYSnwf+F4Rc/oEMWmE72ytqJWkF4xN9v8N5m8xjEScF8&#10;GoHMUvkfPvsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyVfdzz4EAACMCgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmMxNV9wAAAAEAQAADwAA&#10;AAAAAAAAAAAAAACYBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKEHAAAAAA==&#10;">
+              <v:group w14:anchorId="1CE34D22" id="Group 2" o:spid="_x0000_s1026" style="width:467.05pt;height:21pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="1487,4073" coordsize="9618,420" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEiNYEAQMAADcHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VV1v2yAUfZ+0/4B4X20nTpxYdaoubapJ&#10;3Vap3Q8gGH9oNnhAYne/fveCm6TdpkqdtBcLuHC559xz8PnF0DZkL7SplcxodBZSIiRXeS3LjH57&#10;2HxYUGIskzlrlBQZfRSGXqzevzvvu1RMVKWaXGgCSaRJ+y6jlbVdGgSGV6Jl5kx1QkKwULplFqa6&#10;DHLNesjeNsEkDOdBr3TeacWFMbB65YN05fIXheD2a1EYYUmTUajNuq923y1+g9U5S0vNuqrmYxns&#10;DVW0rJZw6SHVFbOM7HT9W6q25loZVdgzrtpAFUXNhcMAaKLwBZobrXadw1KmfdkdaAJqX/D05rT8&#10;y/5Gd/fdnfbVw/BW8e8GeAn6rkxP4zgv/Way7T+rHPrJdlY54EOhW0wBkMjg+H088CsGSzgszpbT&#10;aJ4klHCITebzJBwbwCvoEh6L4gWEIRqHydQ3h1fX4/HlPAI14dl44g4GLPXXulLH0rD1oCVzpMv8&#10;G133FeuE64JBOu40qfOMJvEkXiZQLyWStcDEA6L8qAbi6sYaYDMSS+wAy4DN8WQ8v0SqdcVkKS61&#10;Vn0lWA5VRogYsByOeiwGk7xGeDIHTp4z90T7NF7M/swbSztt7I1QLcFBRjUYxpXJ9rfGYjXHLdhd&#10;o5o639RN4ya63K4bTfYMzLXZXEbR2gF4sa2RuFkqPOYz+hXh7Dleg6ARp0dsh+0AW3Fxq/JHgK+V&#10;ty48NTColP5JSQ+2zaj5sWNaUNJ8kkDhMopj9LmbxLMESdGnke1phEkOqTJqKfHDtfVvw67TdVnB&#10;Tb5pUl2CzovaMXKsamwWaO0/iS5KwiRaLMII+ulVh3U5gZIYuR+1s5bez3yQo58PenObHx47UOwz&#10;ufkjT214VW5Ho8bJwhv1SW5g8qmX23OTHpU0is1YzZDltZISdKe0J/sv0jsIiKWNJD2UvwxnoffU&#10;G1QJT6vMgTGWovmux7FldePHIHyUqXPjUZhejahiZMo13r098Do7r4x/Enz+T+du//F/t/oFAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCYzE1X3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXv&#10;Bf/DMkJvdRO1pU2zEZG2JxHUgngbs2MSzM6G7JrEf9+tl/Yy8HiP975JF4OpRUetqywriCcRCOLc&#10;6ooLBd/7z6dXEM4ja6wtk4IbOVhko4cUE2173lK384UIJewSVFB63yRSurwkg25iG+LgnW1r0AfZ&#10;FlK32IdyU8tpFL1IgxWHhRIbWpWUX3ZXo+Crx345iz+69eW8uh33z5vDOialHsfD8h2Ep8H/heEX&#10;P6BDFphO9sraiVpBeMTfb/DeZvMYxEnBfBqBzFL5Hz77AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAISI1gQBAwAANwcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJjMTVfcAAAABAEAAA8AAAAAAAAAAAAAAAAAWwUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7620;top:4073;width:3485;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAFxWvascA&#10;AADiAAAADwAAAGRycy9kb3ducmV2LnhtbERPz2vCMBS+D/wfwhvsMmbaUqarRhFB5mmjOt310Tzb&#10;suSlNpl2//1yEDx+fL/ny8EacaHet44VpOMEBHHldMu1gq/95mUKwgdkjcYxKfgjD8vF6GGOhXZX&#10;LumyC7WIIewLVNCE0BVS+qohi37sOuLInVxvMUTY11L3eI3h1sgsSV6lxZZjQ4MdrRuqfna/VoEx&#10;fOb3j+3q4Lp0+lx+Z/VneVTq6XFYzUAEGsJdfHNvtYJJnuVvkzSPm+OleAfk4h8AAP//AwBQSwEC&#10;LQAUAAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hh&#10;cGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhABcVr2rHAAAA4gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACMAwAAAAA=&#10;" fillcolor="#ffa11c" stroked="f" strokecolor="#f2f2f2" strokeweight="3pt">
+                <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7620;top:4073;width:3485;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXFa9qxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CG+wyZtpSpqtGEUHmaaM63fXRPNuy5KU2mXb//XIQPH58v+fLwRpxod63jhWk4wQEceV0&#10;y7WCr/3mZQrCB2SNxjEp+CMPy8XoYY6Fdlcu6bILtYgh7AtU0ITQFVL6qiGLfuw64sidXG8xRNjX&#10;Uvd4jeHWyCxJXqXFlmNDgx2tG6p+dr9WgTF85veP7ergunT6XH5n9Wd5VOrpcVjNQAQawl18c2+1&#10;gkme5W+TNI+b46V4B+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABcVr2rHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="#ffa11c" stroked="f" strokecolor="#f2f2f2" strokeweight="3pt">
                   <v:shadow color="#845209" opacity=".5" offset="1pt"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00973353" w:rsidRPr="00C76395" w:rsidRDefault="00F627E0" w:rsidP="00C76395">
+                      <w:p w14:paraId="020896E3" w14:textId="76675479" w:rsidR="00973353" w:rsidRPr="001F5E74" w:rsidRDefault="001F5E74" w:rsidP="00C76395">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:lang w:val="pt-BR"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t>Publishing data</w:t>
+                          <w:t>Publication</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> data</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="AutoShape 4" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:1487;top:4478;width:9313;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAWsk6fMoAAADjAAAADwAAAGRycy9kb3ducmV2LnhtbERP3UvDMBB/F/Y/hBv4Ii6poCvdsrFN&#10;hIEPug9wj0dzNsXmUpps7fzrjSD4eL/vmy8H14gLdaH2rCGbKBDEpTc1VxqOh5f7HESIyAYbz6Th&#10;SgGWi9HNHAvje97RZR8rkUI4FKjBxtgWUobSksMw8S1x4j595zCms6uk6bBP4a6RD0o9SYc1pwaL&#10;LW0slV/7s9PwVp0/zKva9qf3593hLjtu1vb7qvXteFjNQEQa4r/4z701af5UTbM8V9kj/P6UAJCL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAA&#10;ADEBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQBayTp8ygAAAOMAAAAPAAAA&#10;AAAAAAAAAAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAmAMAAAAA&#10;" strokecolor="#ffa11c" strokeweight="1.5pt"/>
+                <v:shape id="AutoShape 4" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:1487;top:4478;width:9313;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBayTp8ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X9j+EG/giLqmgK92ysU2EgQ+6D3CPR3M2xeZSmmzt/OuNIPh4v++bLwfXiAt1ofasIZsoEMSl&#10;NzVXGo6Hl/scRIjIBhvPpOFKAZaL0c0cC+N73tFlHyuRQjgUqMHG2BZShtKSwzDxLXHiPn3nMKaz&#10;q6TpsE/hrpEPSj1JhzWnBostbSyVX/uz0/BWnT/Mq9r2p/fn3eEuO27W9vuq9e14WM1ARBriv/jP&#10;vTVp/lRNszxX2SP8/pQAkIsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFrJOnzKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#ffa11c" strokeweight="1.5pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="00C76395" w:rsidRDefault="009775A1">
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="524B1408" w14:textId="2FBFD886" w:rsidR="009775A1" w:rsidRPr="004E5D81" w:rsidRDefault="001F5E74" w:rsidP="00767FD6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.51slsym6n2q9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00F627E0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Ttulo1Car"/>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Publication data</w:t>
       </w:r>
-      <w:r w:rsidRPr="00174DC3">
+      <w:r w:rsidR="00A94559" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>: guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3E7F6E" w14:textId="77777777" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors must fill out the following information according to the specified fields. This attachment must be uploaded to the system as a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
         <w:rPr>
           <w:b/>
-          <w:color w:val="262626"/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00F627E0">
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>supplementary document in PDF format and in an editable format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Microsoft Word, OpenOffice, or RTF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AB640B" w14:textId="77777777" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Technical guidelines for completing this form:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="00F627E0" w:rsidRDefault="00743F0F" w:rsidP="00D90469">
-[...178 lines deleted...]
-    <w:p w:rsidR="009775A1" w:rsidRPr="00C76395" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
+    <w:p w14:paraId="4E29E5F8" w14:textId="78DB14C8" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>When an author has more than one affiliation, each must be identified separately. If two or more authors are affiliated with the same institution, it should be identified only once. When an author has no institutional affiliation, this should be indicated, specifying that the author is an independent researcher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38682B1E" w14:textId="4C850F90" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>The names of the university, institute, and department must be written in full and in the institution’s original language or in English when the alphabet is not Latin. University professors must indicate their career level in their academic status, for example: Full Professor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4AF771" w14:textId="3CDA8837" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>Do not alter any font settings (font size, color, etc.) or the layout of this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A035FD9" w14:textId="6232E56A" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to promote articles published on the Biblios </w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>social media channels, authors are invited to provide a profile picture through the system, taking the following recommendations into account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466264DD" w14:textId="488F06BD" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>Submitting a photo is optional and must be done immediately after submitting the article; it does not affect the article’s review process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C44A8D" w14:textId="3646B3C6" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>If an author who has not submitted a photo has their article published, it will be published without their profile photo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506CDC03" w14:textId="6F4FD170" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>For articles with more than one author, only one of them should send a single message, and each photo must include a caption with the author’s name;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41424B" w14:textId="26D3F41E" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>Each image must clearly show the author’s face. The file size must not exceed 1 MB;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119923F8" w14:textId="597D86D1" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t xml:space="preserve">The email subject line must include the title of the submitted article, preceded by the phrase “author’s photo.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t xml:space="preserve"> Author photo: “The </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3CDC">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t xml:space="preserve">mportance of </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3CDC">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t xml:space="preserve">pen </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3CDC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>cience”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B05AA26" w14:textId="50138816" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>Biblios will not store the photos provided by authors. The files will be deleted if the article is rejected or immediately after they have been used to publicize the published article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635D5177" w14:textId="490A43B5" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:pStyle w:val="OrangeBulletList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:t>Each author is responsible for the file they provide and, by submitting it, agrees to the use of their image.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0B1E05" w14:textId="77777777" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is organized into two additional sections: Section 1: contains instructions on how to fill out each field. Section 2: Must be filled out with the information that will be inserted directly into the article after editorial review. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please complete Section 2 in full before signing the document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8B6CD9" w14:textId="77777777" w:rsidR="006D031A" w:rsidRPr="004E5D81" w:rsidRDefault="006D031A" w:rsidP="006D031A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E80F1B4" w14:textId="77777777" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00EB147B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1739E108" w14:textId="77777777" w:rsidR="00EB147B" w:rsidRPr="004E5D81" w:rsidRDefault="00EB147B" w:rsidP="00855D12">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CB7372" w14:textId="06DB07B0" w:rsidR="00041ADF" w:rsidRPr="004E5D81" w:rsidRDefault="00041ADF" w:rsidP="0083417D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F91CF38" wp14:editId="77C77141">
+                <wp:extent cx="5743575" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:docPr id="5" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="266700"/>
+                          <a:chOff x="1487" y="4058"/>
+                          <a:chExt cx="9313" cy="420"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Text Box 3"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1487" y="4058"/>
+                            <a:ext cx="3485" cy="420"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFA11C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="38100">
+                                <a:solidFill>
+                                  <a:srgbClr val="F2F2F2"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:effectLst>
+                                  <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                                    <a:srgbClr val="845209">
+                                      <a:alpha val="50000"/>
+                                    </a:srgbClr>
+                                  </a:outerShdw>
+                                </a:effectLst>
+                              </a14:hiddenEffects>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0318CFE2" w14:textId="04EB7CCF" w:rsidR="00041ADF" w:rsidRPr="00041ADF" w:rsidRDefault="0013008D" w:rsidP="00041ADF">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Section</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidR="00041ADF">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00CE49E8">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="AutoShape 4"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1487" y="4478"/>
+                            <a:ext cx="9313" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="FFA11C"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5F91CF38" id="_x0000_s1029" style="width:452.25pt;height:21pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="1487,4058" coordsize="9313,420" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCB2NVv7QIAAC0HAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu2zAMfR+wfxD0vtpOnEuNOkWXNsWA&#10;bivQ7gMUWb5gtuhJSuzs60dJzqXZhmEdsBeDEkWKPDxHvrrum5pshdIVyJRGFyElQnLIKlmk9Mvz&#10;6t2cEm2YzFgNUqR0JzS9Xrx9c9W1iRhBCXUmFMEkUiddm9LSmDYJAs1L0TB9Aa2Q6MxBNczgUhVB&#10;pliH2Zs6GIXhNOhAZa0CLrTG3VvvpAuXP88FN5/zXAtD6pRibcZ9lfuu7TdYXLGkUKwtKz6UwV5R&#10;RcMqiZceUt0yw8hGVT+laiquQENuLjg0AeR5xYXrAbuJwrNu7hVsWtdLkXRFe4AJoT3D6dVp+aft&#10;vWqf2kflq0fzAfhXjbgEXVskp367Lvxhsu4+QobzZBsDrvE+V41NgS2R3uG7O+ArekM4bk5m8Xgy&#10;m1DC0TeaTmfhMABe4pRsWBTPZ5SgNw4ncz8cXt4N4ZfjaOxj45ELDFjir3WlDqXZ0SOX9BEu/W9w&#10;PZWsFW4K2sLxqEiVpXRKiWQNIvBsu3sPPRnbeu3deMgCSkyP29iTw0d7XImEZclkIW6Ugq4ULMPq&#10;IhuJPRxCfR5tk/wJ6F8gtod7HM8HrM/xYkmrtLkX0BBrpFShUFyZbPugja3meMROVUNdZauqrt1C&#10;FetlrciWoahWq5soWroGzo7V0h6WYMN8Rr8jnCyHa2zTtk/fsenXvUPXIWJ9a8h2iIICr1x8adAo&#10;QX2npEPVplR/2zAlKKk/SETyMopjK3O3iCcz5AlRp571qYdJjqlSaijx5tL4p2HTqqoo8SY/Owk3&#10;SPO8csAcqxpmhlT7T5xDaXjO2XIcLUl8Qrql9CrmvRxUfGCbO/y8a5GvL8jmQ/ZD+AuyxbNBnnuy&#10;HcX5UppHHg1U00YxC+4SpETWgfIY/4Z4B/qwpJakw/Ivw0noFfUKTuKDKjMkI0us9O4G27Cq9jbS&#10;3pLUafFIS0/CvUbdvN2Lg2+yU8rw/7CP/una5Tn+5RY/AAAA//8DAFBLAwQUAAYACAAAACEAscwE&#10;k9wAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NbUVjNqUU9VSEtkLp&#10;bZqdJqHZ2ZDdJum/d/Wil4HHe7z3TbYYbSN66nztWEMyUSCIC2dqLjV87d4fnkH4gGywcUwaruRh&#10;kd/eZJgaN/CG+m0oRSxhn6KGKoQ2ldIXFVn0E9cSR+/kOoshyq6UpsMhlttGTpV6khZrjgsVtrSq&#10;qDhvL1bDx4DD8jF569fn0+p62M0/9+uEtL6/G5evIAKN4S8MP/gRHfLIdHQXNl40GuIj4fdG70XN&#10;5iCOGmZTBTLP5H/4/BsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCB2NVv7QIAAC0HAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCxzAST3AAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAEcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;">
+                <v:shape id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1487;top:4058;width:3485;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeY42mwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKoHkWoUEWQ9KdVdvT6aZ1tMXrpN1O6/3wiCx2FmvmEWq9Ya8aDGV44VjEcJCOLc&#10;6YoLBd+n7XAGwgdkjcYxKfgjD6tlt7PAVLsnZ/Q4hkJECPsUFZQh1KmUPi/Joh+5mjh6V9dYDFE2&#10;hdQNPiPcGjlJkqm0WHFcKLGmTUn57Xi3CozhX/7a79Y/rh7PBtllUhyys1L9XruegwjUhk/43d5p&#10;BVN4XYk3QC7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF5jjabBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffa11c" stroked="f" strokecolor="#f2f2f2" strokeweight="3pt">
+                  <v:shadow color="#845209" opacity=".5" offset="1pt"/>
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0318CFE2" w14:textId="04EB7CCF" w:rsidR="00041ADF" w:rsidRPr="00041ADF" w:rsidRDefault="0013008D" w:rsidP="00041ADF">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Section</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="00041ADF">
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00CE49E8">
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="AutoShape 4" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;left:1487;top:4478;width:9313;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBofpzUxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLqJh7ZEV2lTBMFDNQp6fGSf2dDs25BdTeyv7woFj8PMfMPMFoNtxIU6XztWkI4T&#10;EMSl0zVXCva75cs7CB+QNTaOScGVPCzmjw8zzLTreUuXIlQiQthnqMCE0GZS+tKQRT92LXH0Tq6z&#10;GKLsKqk77CPcNnKSJK/SYs1xwWBLuaHypzhbBd/V+aDXyao/br62u+d0n3+a36tSo6fhYwoi0BDu&#10;4f/2Sit4g9uVeAPk/A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBofpzUxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#ffa11c" strokeweight="1.5pt"/>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEB3D9C" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Originality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA75E1D" w14:textId="556C1E94" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sample text: I declare that this text is original and is not currently under review for publication elsewhere. Should I decide to withdraw the manuscript, I agree to immediately notify the editorial team of Biblios</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-    <w:p w:rsidR="009775A1" w:rsidRPr="00997050" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that the manuscript can be archived.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D27394" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidR="008106E1" w:rsidRPr="006249A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A89DC1" w14:textId="3F72E546" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please indicate whether the manuscript has been submitted to any preprint platform. If so, provide the name of the repository and the complete citation for the article. The preprint policy is available on Biblios</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:t>email@email.br</w:t>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor=":~:text=Pol%C3%ADtica%20de%20Preprints%20Posprint%20de%20la%20Revista%20Biblios%C2%A0" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00743F0F" w:rsidRPr="006249A7">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB8B64E" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Information about the paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153699DC" w14:textId="228AD6FF" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All papers published in Biblios</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:t>https://orcid.org/0000-0002-1825-0097</w:t>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will receive a DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB95740" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Origin of the research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63551348" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Indicate whether the paper is derived from a master’s or doctoral thesis, providing the title, author, university, year of publication, and link, if not subject to an embargo. Indicate whether the paper is part of a research project. If applicable, indicate the project title, the coordinator(s), the research group, the university, and the center and/or department and/or college, writing them out in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D1939C" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7018BB6F" w14:textId="77777777" w:rsidR="00293FE9" w:rsidRPr="004E5D81" w:rsidRDefault="00293FE9" w:rsidP="00293FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Optional. Include acknowledgments to the people who contributed to the preparation of the manuscript. Do not mention funding here. Use the specific field provided for that purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D85BF6" w14:textId="7CC7601B" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ontributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184CCC81" w14:textId="5733095E" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles describe each contributor’s specific contribution to the academic work. Use the phrase “All authors made substantial contributions” if the contribution was shared. If necessary, consult other works on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00743F0F" w:rsidRPr="006249A7">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E2610" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Enter the authors’ information, omitting any details that are not relevant. The contribution should be followed by the initials of the first and last names, as shown in the example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32170C4E" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conception and drafting of the manuscript: A. A. Last Name, B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393FD3AB" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data collection: A. A. Last Name, B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A81DF6" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data analysis: B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C925437" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Discussion of results: C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B58066" w14:textId="77777777" w:rsidR="00573AA0" w:rsidRPr="004E5D81" w:rsidRDefault="00573AA0" w:rsidP="00573AA0">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review and approval: A. A. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70371E0E" w14:textId="77777777" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use of Artificial Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8901C4" w14:textId="786A6634" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblios </w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-        <w:r w:rsidR="006A2E75" w:rsidRPr="003C3867">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follows the recommendations of the Committee on Publication Ethics (COPE, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">external </w:t>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11" w:anchor=":~:text=Pol%C3%ADtica%20de%20Preprints%20Posprint%20de%20la%20Revista%20Biblios%C2%A0" w:history="1"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="006A2E75" w:rsidRPr="003C3867">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>), which allow the use of artificial intelligence (AI) tools to assist in the preparation, writing, editing, and translation of manuscripts; however, only individuals may be listed as authors. The use of AI must be disclosed in the Methods section and here, in this template. Ensure that all material cited in the article is correctly referenced, avoiding hallucinations and false citations. Authors are responsible for their work, and omitting the use of AI constitutes an ethical violation of the principles of transparency and honesty in research. Indicate here which tools were used, as well as for what purpose. When the research does not use AI, indicate: “Not applicable.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C156749" w14:textId="77777777" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The authors used ChatGPT (GPT-4) for grammatical review of the English text. All argumentative content was developed entirely by the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C28465E" w14:textId="77777777" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70205EBC" w14:textId="77777777" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DF434A" w14:textId="77777777" w:rsidR="00441AA5" w:rsidRPr="004E5D81" w:rsidRDefault="00441AA5" w:rsidP="00441AA5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the manuscript is part of a research project, provide the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231BDE95" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F36AD9A" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project coordinator(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAEE4FA" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research group to which it belongs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23934ABA" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University and center, department, and/or schools responsible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A67771" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Source of funding, specifying whether it consists of grants, equipment, products, or resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61411AE4" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project funding institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B18BCD" w14:textId="29B1D450" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project number, associated case number, or Grant DOI identifier (Grant Linked System, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">link </w:t>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13" w:anchor=":~:text=Pol%C3%ADtica%20de%20Preprints%20Posprint%20de%20la%20Revista%20Biblios%C2%A0" w:history="1"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="006A2E75" w:rsidRPr="003C3867">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4CEB53" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EC9D4D" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the manuscript did not receive funding, indicate: “Not applicable.” For Brazilian research: consult CAPES Ordinance No. 206, dated September 4, 2018, for information on how to fill out this field when funding is provided by CAPES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705B7E1E" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This work was carried out with support from the Coordination for the Improvement of Higher Education Personnel in Brazil (CAPES) – Funding code 001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01023B5D" w14:textId="77777777" w:rsidR="002B49F9" w:rsidRPr="004E5D81" w:rsidRDefault="002B49F9" w:rsidP="002B49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B669E92" w14:textId="6952B1EE" w:rsidR="003C3644" w:rsidRPr="004E5D81" w:rsidRDefault="003C3644" w:rsidP="003C3644">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADDF7BD" w14:textId="77777777" w:rsidR="003C3644" w:rsidRPr="004E5D81" w:rsidRDefault="003C3644" w:rsidP="003C3644">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the article includes images from third parties, authors must disclose the presence of these images in the manuscript and attach the authorization for use signed by the rights holder as a supplementary document. They must indicate whether written consent was obtained from research participants or, if not required, select the “Not applicable” option for images in the public domain, those they created themselves, or those that do not require consent. Consent is not required for images of buildings, monuments, and landscapes in public spaces, nor for photos taken in public places in which people appear incidentally, provided they are not the main focus of the image.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30761069" w14:textId="77777777" w:rsidR="003C3644" w:rsidRPr="004E5D81" w:rsidRDefault="003C3644" w:rsidP="003C3644">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approval by the Research Ethics Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6064A3" w14:textId="77777777" w:rsidR="003C3644" w:rsidRPr="004E5D81" w:rsidRDefault="003C3644" w:rsidP="003C3644">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Indicate whether the research was submitted for approval by an ethics committee, including the case number and the date of approval. Attach the supporting document as a supplement. Approval from an ethics committee is required when the research involves human subjects, the collection of sensitive data, animal experiments, or any other procedure that may have a significant ethical impact. If the research does not require approval from an ethics committee, indicate: Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453B0E7C" w14:textId="00117DE1" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nterest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A77DB2" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Disclose any conflicts of interest: financial, personal, involving potential reviewers and editors, and/or potential thematic biases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058DD68E" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>( ) The authors declare the following conflicts of interest: specify which ones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6CC49A" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>( ) The authors declare that there are no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF1892" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:pStyle w:val="ContribucinFinanciacin"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>( ) The authors report that they are subject to confidentiality agreements that prevent the disclosure of potential conflicts of interest related to this work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1E5D98" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF99823" w14:textId="78C22A70" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For more information, visit: CSE Guidelines for Promoting Integrity in Scientific Journal Publications (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A153A" w14:textId="77777777" w:rsidR="00CB2FB2" w:rsidRPr="004E5D81" w:rsidRDefault="00CB2FB2" w:rsidP="00D5000A">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
-      </w:pPr>
-[...32 lines deleted...]
-      <w:r w:rsidR="00023754">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4E63BD" w14:textId="7D011185" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vailability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+      <w:r w:rsidR="0086019D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2955083A" w14:textId="32482410" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of its editorial policy, the Biblios Journal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>requires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authors to deposit their research data in open-access repositories, ensuring transparency, reproducibility, and the reuse of scientific information. Please select the option that best describes the availability of your study’s data and provide the corresponding details. The data policy is available on Biblios</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F627E0">
-[...210 lines deleted...]
-        <w:r w:rsidRPr="003C3867">
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor=":~:text=Pol%C3%ADtica%20editorial%20de%20disponibilidad%20de%20datos%20de%20investigaci%C3%B3n" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://credit.niso.org</w:t>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F627E0">
-[...395 lines deleted...]
-        <w:r w:rsidRPr="004373CB">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E29663F" w14:textId="77777777" w:rsidR="00D5000A" w:rsidRPr="004E5D81" w:rsidRDefault="00D5000A" w:rsidP="00D5000A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is recommended that authors make all content underlying the manuscript text available at the time of submission. The goal is to facilitate the evaluation of the research and, if the article is published, to contribute to the reuse, reproducibility, exchange, credibility, and preservation of the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ECC02C" w14:textId="3E044017" w:rsidR="0015529C" w:rsidRPr="004E5D81" w:rsidRDefault="0015529C" w:rsidP="0015529C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is preferable to use trusted repositories listed in the R3Data data repository directory (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://www.abecbrasil.org.br/arquivos/whitepaper_CSE.pdf</w:t>
+          <w:t>external link</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="00312B0F" w:rsidRPr="00312B0F" w:rsidRDefault="00312B0F" w:rsidP="008F0382">
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) or to consult the list of repositories (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>external link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>). When choosing between a multidisciplinary repository and a specialized one, select the one most widely used in your field, which represents the content and complies with the FAIR principles (findable, accessible, interoperable, and reusable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6995556A" w14:textId="77777777" w:rsidR="0015529C" w:rsidRPr="004E5D81" w:rsidRDefault="0015529C" w:rsidP="0015529C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you do not have any data, indicate “not applicable.” (All research studies include data, including literature reviews.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FA9FE6" w14:textId="1D9E91A1" w:rsidR="0015529C" w:rsidRPr="004E5D81" w:rsidRDefault="0015529C" w:rsidP="0015529C">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">License of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>– e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xclusive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ournal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D4EC9B" w14:textId="268DE8B3" w:rsidR="0015529C" w:rsidRPr="004E5D81" w:rsidRDefault="0015529C" w:rsidP="0015529C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors grant Biblios</w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D525A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the exclusive rights to first publication, and the work is simultaneously licensed under the Creative Commons Attribution License (CC BY) 4.0 International. This license allows third parties to remix, adapt, and build upon the published work, provided they give proper credit for authorship and the initial publication in this journal. Authors are authorized to enter into additional contracts separately for the non-exclusive distribution of the version of the work published in this journal (for example, publication in an institutional repository, on a personal website, publication of a translation, or as a chapter in a book), provided that authorship and the initial publication in this journal are acknowledged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E80AC62" w14:textId="442A7A5A" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publisher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59622E80" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Published by the Library System of the Federal University of Espírito Santo (UFES). Responsibility is shared with the associated universities. The ideas expressed in this article are the responsibility of the authors and do not necessarily represent the opinions of the editors or the university.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269ECAEE" w14:textId="7C9F382E" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editors – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DBCB8D" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lúcia da Silveira</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1CB7D0" w14:textId="6955F468" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Historical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC48D5D" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Received: day-month-year – Accepted: day-month-year – Published: day-month-year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E700AB7" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB0954E" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B57F7D5" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CB68D7" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8C08E2" w14:textId="0191AA44" w:rsidR="009031AB" w:rsidRPr="004E5D81" w:rsidRDefault="00041ADF" w:rsidP="009031AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5273DBED" wp14:editId="44172654">
+                <wp:extent cx="5743575" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:docPr id="2" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="266700"/>
+                          <a:chOff x="1487" y="4058"/>
+                          <a:chExt cx="9313" cy="420"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="3" name="Text Box 3"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1487" y="4058"/>
+                            <a:ext cx="3485" cy="420"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFA11C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="38100">
+                                <a:solidFill>
+                                  <a:srgbClr val="F2F2F2"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:effectLst>
+                                  <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                                    <a:srgbClr val="845209">
+                                      <a:alpha val="50000"/>
+                                    </a:srgbClr>
+                                  </a:outerShdw>
+                                </a:effectLst>
+                              </a14:hiddenEffects>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0E5C15D6" w14:textId="68EC3CDC" w:rsidR="00041ADF" w:rsidRPr="00041ADF" w:rsidRDefault="00803225" w:rsidP="00041ADF">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Section</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidR="00041ADF">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00CE49E8">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="AutoShape 4"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1487" y="4478"/>
+                            <a:ext cx="9313" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="FFA11C"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5273DBED" id="_x0000_s1032" style="width:452.25pt;height:21pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="1487,4058" coordsize="9313,420" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0dN8K7gIAAC0HAAAOAAAAZHJzL2Uyb0RvYy54bWy8VWtv0zAU/Y7Ef7D8nSVp07WNlk6jWyek&#10;AZM2foDrOA+R2OHabVJ+Pdd2+lgBIYbEl8ive33uuec4V9d9U5OtAF0pmdLoIqRESK6yShYp/fK8&#10;ejejRBsmM1YrKVK6E5peL96+ueraRIxUqepMAMEkUiddm9LSmDYJAs1L0TB9oVohcTNX0DCDUyiC&#10;DFiH2Zs6GIXhZdApyFpQXGiNq7d+ky5c/jwX3HzOcy0MqVOK2Iz7gvuu7TdYXLGkANaWFR9gsFeg&#10;aFgl8dJDqltmGNlA9VOqpuKgtMrNBVdNoPK84sLVgNVE4Vk196A2raulSLqiPdCE1J7x9Oq0/NP2&#10;Htqn9hE8ehw+KP5VIy9B1xbJ6b6dF/4wWXcfVYb9ZBujXOF9Do1NgSWR3vG7O/ArekM4Lk6m8Xgy&#10;nVDCcW90eTkNhwbwErtkw6J4NqUEd+NwMvPN4eXdED4fR2MfG49cYMASf62DOkCzrUct6SNd+t/o&#10;eipZK1wXtKXjEUiVpRSRSNYgA8+2uveqJ2OL196NhyyhxPS4jDU5frTnlUi1LJksxA2A6krBMkQX&#10;2Uis4RDq82ib5E9E/4KxPd3jeDZwfc4XS1rQ5l6ohthBSgGN4mCy7YM2Fs3xiO2qVnWVraq6dhMo&#10;1ssayJahqVarmyhaugLOjtXSHpbKhvmMfkU4Ww7X2KJtnb5i0697x+5oz+VaZTtkAZR3Lr40OCgV&#10;fKekQ9emVH/bMBCU1B8kMjmP4tja3E3iyRR1QuB0Z326wyTHVCk1lPjh0vinYdNCVZR4k++dVDco&#10;87xyxFjEHtXQM5Taf9JcvNecheNkSeI9USi6pfQu5r0cXHxQmzv8vGtRry/E5kP2TfgLscXTwZ57&#10;sR3N+dKaRx0NUtMGmCV3qaRE1SnwHP9GeAf5sKSWpEP483ASeke9QpP4oMoMxcgSa727YWxYVfsx&#10;yt6K1HnxKEvf7r1HXb/di4NvsnPK8P+wj/7p3OU5/uUWPwAAAP//AwBQSwMEFAAGAAgAAAAhALHM&#10;BJPcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTW1FYzalFPVUhLZC&#10;6W2anSah2dmQ3Sbpv3f1opeBx3u89022GG0jeup87VhDMlEgiAtnai41fO3eH55B+IBssHFMGq7k&#10;YZHf3mSYGjfwhvptKEUsYZ+ihiqENpXSFxVZ9BPXEkfv5DqLIcqulKbDIZbbRk6VepIWa44LFba0&#10;qqg4by9Ww8eAw/IxeevX59PqetjNP/frhLS+vxuXryACjeEvDD/4ER3yyHR0FzZeNBriI+H3Ru9F&#10;zeYgjhpmUwUyz+R/+PwbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdHTfCu4CAAAtBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAscwEk9wAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABIBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;">
+                <v:shape id="Text Box 3" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:1487;top:4058;width:3485;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOFC4+wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW6MUCR1FRGKnixJq70+sq9JcPdtml2T9N+7hUKPw8x8w6y3ozWip843jhUs5gkI&#10;4tLphisFH++vTysQPiBrNI5JwQ952G4mD2vMtBs4p74IlYgQ9hkqqENoMyl9WZNFP3ctcfS+XGcx&#10;RNlVUnc4RLg1Mk2SZ2mx4bhQY0v7msprcbMKjOFvPpyOu7NrF6vH/DOt3vKLUrPpuHsBEWgM/+G/&#10;9lErWMLvlXgD5OYOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAThQuPsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#ffa11c" stroked="f" strokecolor="#f2f2f2" strokeweight="3pt">
+                  <v:shadow color="#845209" opacity=".5" offset="1pt"/>
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0E5C15D6" w14:textId="68EC3CDC" w:rsidR="00041ADF" w:rsidRPr="00041ADF" w:rsidRDefault="00803225" w:rsidP="00041ADF">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Section</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="00041ADF">
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00CE49E8">
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="AutoShape 4" o:spid="_x0000_s1034" type="#_x0000_t32" style="position:absolute;left:1487;top:4478;width:9313;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYrAKjxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLqJlFKiq7QpguChGgU9PrLPbGj2bciuJvbXd4WCx2FmvmFmi8E24kKdrx0rSMcJ&#10;COLS6ZorBfvd8uUdhA/IGhvHpOBKHhbzx4cZZtr1vKVLESoRIewzVGBCaDMpfWnIoh+7ljh6J9dZ&#10;DFF2ldQd9hFuGzlJkjdpsea4YLCl3FD5U5ytgu/qfNDrZNUfN1/b3XO6zz/N71Wp0dPwMQURaAj3&#10;8H97pRW8wu1KvAFy/gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYrAKjxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#ffa11c" strokeweight="1.5pt"/>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FB6FBA" w14:textId="77777777" w:rsidR="00803225" w:rsidRPr="004E5D81" w:rsidRDefault="00803225" w:rsidP="00803225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Enter the information following the instructions above. Keep the suggested text or modify it as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE5C6DA" w14:textId="77777777" w:rsidR="00705A77" w:rsidRPr="004E5D81" w:rsidRDefault="00705A77" w:rsidP="009031AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67453971" w14:textId="77777777" w:rsidR="00705A77" w:rsidRPr="004E5D81" w:rsidRDefault="00705A77" w:rsidP="009031AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AAA5B2" w14:textId="60F887AB" w:rsidR="00DD2AF8" w:rsidRPr="004E5D81" w:rsidRDefault="00DD2AF8" w:rsidP="008F6EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42062C88" wp14:editId="01E726FD">
+                <wp:extent cx="5931677" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="19050"/>
+                <wp:docPr id="1747650585" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5931677" cy="266700"/>
+                          <a:chOff x="1487" y="4073"/>
+                          <a:chExt cx="9618" cy="420"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1807866404" name="Text Box 3"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="7620" y="4073"/>
+                            <a:ext cx="3485" cy="420"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFA11C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="38100">
+                                <a:solidFill>
+                                  <a:srgbClr val="F2F2F2"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:effectLst>
+                                  <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                                    <a:srgbClr val="845209">
+                                      <a:alpha val="50000"/>
+                                    </a:srgbClr>
+                                  </a:outerShdw>
+                                </a:effectLst>
+                              </a14:hiddenEffects>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="65A36CF0" w14:textId="40767DA1" w:rsidR="00DD2AF8" w:rsidRPr="00803225" w:rsidRDefault="00803225" w:rsidP="00DD2AF8">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t>Publication</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:lang w:val="pt-BR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> data</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="261819564" name="AutoShape 4"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1487" y="4478"/>
+                            <a:ext cx="9313" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="FFA11C"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="42062C88" id="_x0000_s1035" style="width:467.05pt;height:21pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="1487,4073" coordsize="9618,420" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCivDgmAgMAAD4HAAAOAAAAZHJzL2Uyb0RvYy54bWy8VV1v2yAUfZ+0/4B4X20njp1YdaoubapJ&#10;3Vap3Q8gGH9oNjAgsbtfvwu4TtptqtRJe7GAC5dzzz0Hn18MXYsOTOlG8BxHZyFGjFNRNLzK8beH&#10;7YclRtoQXpBWcJbjR6bxxfr9u/NeZmwmatEWTCFIwnXWyxzXxsgsCDStWUf0mZCMQ7AUqiMGpqoK&#10;CkV6yN61wSwMk6AXqpBKUKY1rF75IF67/GXJqPlalpoZ1OYYsBn3Ve67s99gfU6yShFZN3SEQd6A&#10;oiMNh0unVFfEELRXzW+puoYqoUVpzqjoAlGWDWWuBqgmCl9Uc6PEXrpaqqyv5EQTUPuCpzenpV8O&#10;N0reyzvl0cPwVtDvGngJelllp3E7r/xmtOs/iwL6SfZGuMKHUnU2BZSEBsfv48QvGwyisLhYzaMk&#10;TTGiEJslSRqODaA1dMkei+IlhCEah+ncN4fW1+PxVRKBmuzZeOYOBiTz1zqoIzTbetCSPtKl/42u&#10;+5pI5rqgLR13CjUFIF2G6TJJ4jDGiJMOqHiwZX4UA3LALQjYbZlFZoBlOOKI0p5gxMWmJrxil0qJ&#10;vmakAJiRLRmKmY76YrRN8hrjaQKkPKfuifd5vFz8mTiSSaXNDRMdsoMcK3CMg0kOt9pYNMcttr1a&#10;tE2xbdrWTVS127QKHQi4a7u9jKKNK+DFtpbbzVzYYz6jX2HOn+M1tmhbp6/YDLvB0TxxuRPFI7Cg&#10;hLcwPDkwqIX6iVEP9s2x/rEnimHUfuLA5CqKY+t3N4kXqeVGnUZ2pxHCKaTKscHIDzfGvxF7qZqq&#10;hpt877i4BL2XjSPGIvaoxp6B5v6T+GbghGi1SCbtWVhOpyi2HRgVtOHe1nTgo60n1bnND48SdPtM&#10;dP7IUzNeFd3Rr3G69H59Eh14fe5F99yrRz2NktNGEUvyRnAO6hPKc/0XAU4yIlnLUQ/wV+Ei9M56&#10;gzbhheUFMEYya8HrcWxI0/oxyN+K1XnyKE/fdqtly5Tru3uC4JF2jhl/KPYvcDp3+4+/vfUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAmMxNV9wAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF&#10;7wX/wzJCb3UTtaVNsxGRticR1IJ4G7NjEszOhuyaxH/frZf2MvB4j/e+SReDqUVHrassK4gnEQji&#10;3OqKCwXf+8+nVxDOI2usLZOCGzlYZKOHFBNte95St/OFCCXsElRQet8kUrq8JINuYhvi4J1ta9AH&#10;2RZSt9iHclPLaRS9SIMVh4USG1qVlF92V6Pgq8d+OYs/uvXlvLod98+bwzompR7Hw/IdhKfB/4Xh&#10;Fz+gQxaYTvbK2olaQXjE32/w3mbzGMRJwXwagcxS+R8++wEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCivDgmAgMAAD4HAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCYzE1X3AAAAAQBAAAPAAAAAAAAAAAAAAAAAFwFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAZQYAAAAA&#10;">
+                <v:shape id="Text Box 3" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:7620;top:4073;width:3485;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAF7HFRxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8X9j+EG+xFZqJILZ1RZDDmk1Ldx+vR3Nqy5NI1mdb/3gwGPt7v+5brwVlxoj60njVMJwoEceVN&#10;y7WGt+PLYw4iRGSD1jNpuFCA9eputMTC+DOXdDrEWqQQDgVqaGLsCilD1ZDDMPEdceK+fO8wprOv&#10;penxnMKdlTOlMumw5dTQYEfPDVXfh1+nwVr+4dfddvPuu2k+Lj9n9b780Prhftg8gYg0xJv43701&#10;aX6uFnmWzdUc/n5KAMjVFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXscVHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="#ffa11c" stroked="f" strokecolor="#f2f2f2" strokeweight="3pt">
+                  <v:shadow color="#845209" opacity=".5" offset="1pt"/>
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="65A36CF0" w14:textId="40767DA1" w:rsidR="00DD2AF8" w:rsidRPr="00803225" w:rsidRDefault="00803225" w:rsidP="00DD2AF8">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>Publication</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> data</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="AutoShape 4" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:1487;top:4478;width:9313;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACeMHDzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYIXsZsUDTV2W9qKUPBQ0xb0+Mg+s8Hs25DdNml/fVcQehxm5htmOh9sI47U+dqxgnSU&#10;gCAuna65UrDfvT9OQPiArLFxTApO5GE+u72ZYq5dzwUdt6ESEcI+RwUmhDaX0peGLPqRa4mj9+M6&#10;iyHKrpK6wz7CbSPHSZJJizXHBYMtrQyVv9uDVbCpDl/6I1n3359vxe4h3a+W5nxS6v5uWLyCCDSE&#10;a/i/vdYKxlk6SV+esyf4uxTvgJxdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAJ4wcPN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" strokecolor="#ffa11c" strokeweight="1.5pt"/>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651E5BBB" w14:textId="169D711B" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B1F511" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title: subtitle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1368BD" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A5F327" w14:textId="3706808C" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:pStyle w:val="Authorship"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame Middle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame Last </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ame of Author 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6DE680" w14:textId="24081DDF" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highest </w:t>
+      </w:r>
+      <w:r w:rsidR="0076142D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8092A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>egree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19309358" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University, Department, City, State, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77915E73" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short Biography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE1468F" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>email@email.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435C9B44" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BD45D6" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422CFD2E" w14:textId="3D90D590" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="0076142D">
+      <w:pPr>
+        <w:pStyle w:val="Authorship"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:r w:rsidR="0076142D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame Middle </w:t>
+      </w:r>
+      <w:r w:rsidR="0076142D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame Last </w:t>
+      </w:r>
+      <w:r w:rsidR="0076142D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ame of Author 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F9B0C4" w14:textId="00D22A7A" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highest </w:t>
+      </w:r>
+      <w:r w:rsidR="0076142D" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8092A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFF2DFD" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University, Department, City, State, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B941423" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short Biography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD5324B" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>email@email.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF74E32" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7FC407" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29904817" w14:textId="18AA71FF" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00B8092A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8092A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8092A" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ddress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2A6476" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Street/Avenue, Number, ZIP Code, City, State, Country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385CCEFF" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00B8092A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Originality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7DD517" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I declare that the text is original and is not currently under review by any other publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0564C600" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00B8092A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060C9E08" w14:textId="77777777" w:rsidR="00AE1A6C" w:rsidRPr="004E5D81" w:rsidRDefault="00AE1A6C" w:rsidP="00AE1A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The manuscript has not been submitted to any preprint platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05188EAA" w14:textId="76581ECA" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00D85C8F" w:rsidP="00AE027A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Origin of research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A25B958" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00AE027A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This paper is the result of a research project coordinated by XXXXXX, titled “Title: subtitle,” funded by the Productivity Grant (CNPq) and conducted by the XXXXX group at XXXXXXX University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3444378A" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00D85C8F">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3813896B" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00AE027A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608B9101" w14:textId="2E73E98D" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00D85C8F">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Authors’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85C8F" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ontributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6546C9F9" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conceptualization and drafting of the manuscript: A. A. Last Name, B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BF43E6" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data collection: A. A. Last Name, B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9CC4B8" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data analysis: B. B. Last Name, C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C338B7B" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Discussion of results: C. C. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507AAFD8" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review and approval: A. A. Last Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB8DA39" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00D85C8F">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use of artificial intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07986DA4" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00AE027A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24160DE4" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1F9E0B" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FF115E" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project coordinator(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144A2947" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research group to which the project belongs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1E525F" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University and center, department, and/or schools responsible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324AEE97" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Source of funding, specifying whether it consists of grants, equipment, products, or resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAFD5DE" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project funding institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AC9CA3" w14:textId="56B2ABEC" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="002553AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project number, associated case number, or Grant DOI identifier (Grant Linked System, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>external link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5401DDC6" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Authorization to use images</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A5D67C" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03223FEC" w14:textId="495C10C1" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B85" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B85" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thics </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B85" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ommittee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FAF149" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D077255" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BA1E8B" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors declare that there are no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C32710B" w14:textId="3663EE8C" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B85" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vailability </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B85" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162795D5" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The data are available at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ABC6E7" w14:textId="091339AE" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:pStyle w:val="Referncia"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, A. A., Author, B. B., &amp; Author, C. C. (2026). Title: subtitle [Dataset]. Data repository. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="004E5D81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.000.00/0000000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDEDA41" w14:textId="06D39CB9" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">License </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>– e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xclusive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ournal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4967D810" w14:textId="77777777" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Authors grant Biblios Journal the exclusive rights to first publication, and the work is simultaneously licensed under the Creative Commons Attribution License (CC BY) 4.0 International. This license allows third parties to remix, adapt, and build upon the published work, provided they give proper credit for authorship and the initial publication in this journal. Authors are authorized to enter into additional contracts separately for the non-exclusive distribution of the version of the work published in this journal (for example, publication in an institutional repository, on a personal website, publication of a translation, or as a chapter in a book), provided that authorship and the initial publication in this journal are acknowledged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD8BF98" w14:textId="2A6191F2" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Publisher – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293B05A2" w14:textId="77777777" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Published by the Library System of the Federal University of Espírito Santo (UFES). Responsibility shared with the associated universities. The views expressed in this article are those of the authors and do not necessarily represent the opinions of the editors or the university.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5853E267" w14:textId="07D2D523" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editors – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25217F5B" w14:textId="77777777" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lúcia da Silveira.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111F9C28" w14:textId="5D42A9BB" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Histor</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A04" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – exclusive use by the journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B652B2" w14:textId="0D1A3D1E" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Received: </w:t>
+      </w:r>
+      <w:r w:rsidR="00715B50" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>01-01-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Approved: </w:t>
+      </w:r>
+      <w:r w:rsidR="00715B50" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>01-01-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Published: </w:t>
+      </w:r>
+      <w:r w:rsidR="00715B50" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>01-01-2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00715B50" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618F37ED" w14:textId="77777777" w:rsidR="00C635D1" w:rsidRPr="004E5D81" w:rsidRDefault="00C635D1" w:rsidP="00C635D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FA3A12" w14:textId="77777777" w:rsidR="008E767A" w:rsidRPr="004E5D81" w:rsidRDefault="008E767A" w:rsidP="008E767A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB2D124" w14:textId="77777777" w:rsidR="00AE027A" w:rsidRPr="004E5D81" w:rsidRDefault="00AE027A" w:rsidP="00AE027A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E01DC8" w14:textId="57B9A146" w:rsidR="009F26D5" w:rsidRPr="004E5D81" w:rsidRDefault="009F26D5" w:rsidP="009F26D5">
+      <w:pPr>
+        <w:pStyle w:val="Data-publishing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IMPORTANT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3311B6" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This document must be completed digitally, including the authors’ authenticated signatures. It is not recommended to print it and then scan it. The editors of this journal guarantee that they will modify only the content for which the journal is responsible, while the authors should only add information pertaining to their respective responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B4312" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>By signing this document, the authors confirm that they have thoroughly reviewed the information provided and that the statements presented are true, complete, and correspond to the submitted manuscript. The authors assume responsibility for authorship, the originality of the work, information regarding funding, ethics, conflicts of interest, data availability, the use of artificial intelligence, and any other applicable information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7088B5BE" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit two versions of this content along with the article: one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...168 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>editable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> version (without signatures) and another with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...339 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authenticated signatures in PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B140AB" w14:textId="1C363C8E" w:rsidR="00613423" w:rsidRPr="000815D8" w:rsidRDefault="000815D8" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000815D8">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Attention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000815D8">
+        <w:rPr>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...255 lines deleted...]
-    <w:p w:rsidR="009775A1" w:rsidRPr="00F627E0" w:rsidRDefault="009775A1">
+      <w:r w:rsidR="00613423" w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The order of the authors must be the same as that used when submitting and publishing the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760AC9B1" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E888E2" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D80A0F" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1: Full name and authenticatable signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0806D7FD" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 2: Full name and authenticatable signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0998C62D" w14:textId="77777777" w:rsidR="00613423" w:rsidRPr="004E5D81" w:rsidRDefault="00613423" w:rsidP="00613423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 3: Full name and authenticatable signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53128261" w14:textId="300416F8" w:rsidR="009775A1" w:rsidRPr="004E5D81" w:rsidRDefault="009775A1">
       <w:pPr>
         <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="0D0D0D"/>
-[...109 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009775A1" w:rsidRPr="004E5D81" w:rsidSect="00DD361A">
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="1440" w:bottom="720" w:left="1440" w:header="680" w:footer="536" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C101B7" w:rsidRDefault="00C101B7">
+    <w:p w14:paraId="0D22C16F" w14:textId="77777777" w:rsidR="008C245B" w:rsidRPr="002A74C5" w:rsidRDefault="008C245B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A74C5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C101B7" w:rsidRDefault="00C101B7">
+    <w:p w14:paraId="48828546" w14:textId="77777777" w:rsidR="008C245B" w:rsidRPr="002A74C5" w:rsidRDefault="008C245B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A74C5">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009775A1" w:rsidRPr="00F627E0" w:rsidRDefault="00743F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59705BCD" w14:textId="4C058E8F" w:rsidR="009775A1" w:rsidRPr="006C1FED" w:rsidRDefault="006C1FED" w:rsidP="006C1FED">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+    <w:r w:rsidRPr="002A74C5">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+      <w:t>ISSN1562–4730 | Biblios | Revista de Bibliotecología y Ciencias de la Información</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A1E04A3" w14:textId="14EEC08C" w:rsidR="009775A1" w:rsidRPr="00B06324" w:rsidRDefault="00743F0F" w:rsidP="00B06324">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...53 lines deleted...]
-    <w:r w:rsidRPr="00F627E0">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>ISSN 1562–4730 | Biblios | Journal of Library and Information Science</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="00B06324">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ISSN1562–4730 | Biblios | </w:t>
+    </w:r>
+    <w:r w:rsidR="00B06324" w:rsidRPr="00B06324">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Journal of Library and Information Science</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009775A1" w:rsidRPr="00F627E0" w:rsidRDefault="00743F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31CE3085" w14:textId="5A7EDEB8" w:rsidR="009775A1" w:rsidRPr="006C1FED" w:rsidRDefault="006C1FED" w:rsidP="006C1FED">
     <w:pPr>
-      <w:pBdr>
-[...11 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+    <w:r w:rsidRPr="002A74C5">
       <w:rPr>
+        <w:noProof w:val="0"/>
         <w:color w:val="7F7F7F"/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:highlight w:val="white"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:t>ISSN 1562–4730 | Biblios | Journal of Library and Information Science</w:t>
+      <w:t>ISSN1562–4730 | Biblios | Revista de Bibliotecología y Ciencias de la Información</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C101B7" w:rsidRDefault="00C101B7">
+    <w:p w14:paraId="5F9A125D" w14:textId="77777777" w:rsidR="008C245B" w:rsidRPr="002A74C5" w:rsidRDefault="008C245B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A74C5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C101B7" w:rsidRDefault="00C101B7">
+    <w:p w14:paraId="2DD4F1D2" w14:textId="77777777" w:rsidR="008C245B" w:rsidRPr="002A74C5" w:rsidRDefault="008C245B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A74C5">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="009775A1" w:rsidRPr="00F627E0" w:rsidRDefault="00743F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61630B92" w14:textId="5D4B0B73" w:rsidR="00A94559" w:rsidRPr="00314EB6" w:rsidRDefault="00A94559" w:rsidP="00314EB6">
+      <w:pPr>
+        <w:pStyle w:val="OddPageFooter"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A74C5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00314EB6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00314EB6" w:rsidRPr="00314EB6">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This publication data form is an adaptation of the document “Publication Notes,” created by the UFSC Journal Portal (2018).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="62017B49" w14:textId="4E1BAA08" w:rsidR="0086019D" w:rsidRPr="004E6E9E" w:rsidRDefault="0086019D" w:rsidP="0086019D">
+      <w:pPr>
+        <w:pStyle w:val="OddPageFooter"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:vertAlign w:val="superscript"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F627E0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="004E6E9E">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F627E0">
-[...4 lines deleted...]
-        <w:t>This publication data form is an adaptation of the Publication Notes document created by the UFSC Journal Portal (2018).</w:t>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand the difference between data, a dataset, and metadata. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is the information collected or recorded during a research study. It can include numbers, text, images, audio or video recordings, and more, and is used to answer research questions or test hypotheses. For example, in a survey-based study, the data consists of the participants’ responses. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dataset:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This refers to all the material collected or obtained during the course of the research. This may include spreadsheets with numbers, text files, images, audio or video recordings, and other types of documents that contain the information used in the study. These materials form the basis for the conclusions and analyses presented in the article. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Metadata:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6E9E" w:rsidRPr="004E6E9E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data about the data; it provides information that helps to understand and organize the dataset. For example, metadata may include the date the data was collected, the name of the person who collected it, the type of data, the method used, and other descriptions that explain what the data represents and how it was generated.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009775A1" w:rsidRDefault="00743F0F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="306E48E1" w14:textId="43EA694B" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="00743F0F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1980"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="E88D15"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A74C5">
       <w:rPr>
         <w:b/>
         <w:color w:val="E88D15"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A74C5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="594AE807" wp14:editId="07777777">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-97788</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-114298</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="314325"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-          <wp:docPr id="37" name="image1.png" descr="logoneo"/>
+          <wp:docPr id="2011346654" name="image1.png" descr="logoneo"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="logoneo"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="314325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009775A1" w:rsidRDefault="009775A1">
+  <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="009775A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009775A1" w:rsidRDefault="00743F0F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64F05477" w14:textId="3BBC99FC" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="007F7FB9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1980"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="E88D15"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A74C5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C4BD290" wp14:editId="02EE387D">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-97788</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114298</wp:posOffset>
-[...114 lines deleted...]
-            <wp:posOffset>-523872</wp:posOffset>
+            <wp:posOffset>-571500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1143000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="35" name="image4.jpg" descr="biblios_template_header.jpg"/>
+          <wp:docPr id="295253401" name="image4.jpg" descr="biblios_template_header.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image4.jpg" descr="biblios_template_header.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1143000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009775A1" w:rsidRDefault="009775A1">
+  <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="009775A1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1980"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="E88D15"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27357360" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="00743F0F">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="7050"/>
+        <w:tab w:val="left" w:pos="7305"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002A74C5">
+      <w:rPr>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="002A74C5">
+      <w:rPr>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="002A74C5">
+      <w:rPr>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="002A74C5">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="50EF08B3" wp14:editId="07777777">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-914398</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-523872</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7772400" cy="1143000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1684690830" name="image4.jpg" descr="biblios_template_header.jpg"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image4.jpg" descr="biblios_template_header.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7772400" cy="1143000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="009775A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009775A1" w:rsidRDefault="009775A1">
+  <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="009775A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009775A1" w:rsidRDefault="009775A1">
+  <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="009775A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009775A1" w:rsidRDefault="00743F0F">
+  <w:p w14:paraId="4ACD0620" w14:textId="77777777" w:rsidR="009775A1" w:rsidRPr="002A74C5" w:rsidRDefault="00743F0F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A74C5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="66F78863" wp14:editId="07777777">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-20002499</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="34" name="Forma libre 34"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="3778413"/>
                         <a:ext cx="10692000" cy="3175"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -2989,108 +4462,175 @@
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="A5A5A5"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="5ED1ACD5" id="Forma libre 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1575pt;margin-top:6pt;width:.25pt;height:1pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="31524575,3175" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3hBXbWwIAAAcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVGFv2jAQ/T5p/8Hy9xFCobSIUFVlTJOq&#10;FantDzhsh1hzbM82BP79zg6QsE2aNA2kcIfPd++9u8v84VArshfOS6MLmg+GlAjNDJd6W9D3t9Wn&#10;O0p8AM1BGS0KehSePiw+fpg3diZGpjKKC0cwifazxha0CsHOssyzStTgB8YKjYelcTUEdN024w4a&#10;zF6rbDQc3maNcdw6w4T3+O+yPaSLlL8sBQsvZelFIKqgiC2kp0vPTXxmiznMtg5sJdkJBvwDihqk&#10;xqKXVEsIQHZO/paqlswZb8owYKbOTFlKJhIHZJMPf2HzWoEViQuK4+1FJv//0rJv+1e7dihDY/3M&#10;oxlZHEpXx1/ERw5JrGNBb6bTu3F+00omDoEwPMqHt/fYB5SWxZB8OonnWZeC7Xz4IkxKB/tnH1rF&#10;+dmC6myxgz6bDvsWO6ZSxwIl2DFHCXZs05a3EOK9iDGapIm1J6PxBOuT6gSEIEi3i5P58j2SiNG1&#10;2Ys3k+6FjlqaAwTdnSrdj+pyX5Nso/BiBJFoX4Dhn33q3ijJV1KpWNq77eZJObIH5LhKn5NqV2FK&#10;R175aJrkBdyOUgGKwWrLC+r1NjG6unKV+XESv3/KbJ0PS/BViyBlaHV1Zqd56lAlgH/WnISjxbXV&#10;uLw0ovE1JUrgqqOR4gJI9fc4VENpFKgbsmhtDD+uHfGWrSQiegYf1uBw/3KshTuJVX7swGFl9VXj&#10;0N/n4xH2N/Qd13c2fQc0qwwODgs4Oq3zFNBvB0Gbx10wpYzzmGC1YE4Obltq5+nNENe576eo7v21&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAAHOWqLeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tu&#10;wjAQvFfiH6yt1BvYPFKVNA5CreixFdAPMPE2iYjXIXYg/H2XE5xW89DsTLYaXCPO2IXak4bpRIFA&#10;KrytqdTwu9+M30CEaMiaxhNquGKAVT56ykxq/YW2eN7FUnAIhdRoqGJsUylDUaEzYeJbJNb+fOdM&#10;ZNiV0nbmwuGukTOlXqUzNfGHyrT4UWFx3PVOQ8R+/7kctpvr6eu4npeIP99Jr/XL87B+BxFxiHcz&#10;3Opzdci508H3ZINoNIzn00TxmsjSjC9bmFosExAHphYKZJ7JxxX5PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3hBXbWwIAAAcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQABzlqi3gAAAA0BAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" path="m,l31524575,3175e" strokecolor="#a5a5a5" strokeweight="1pt">
+              <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+              <v:path arrowok="t" o:extrusionok="f"/>
+            </v:shape>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="3dFywEkAsY8pmx" int2:id="8xe6zCN9">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06523495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D464B360"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11DE254A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DBCD372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Prrafodelista"/>
+      <w:pStyle w:val="PargrafodaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3153,51 +4693,318 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1461147F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5625B68"/>
+    <w:lvl w:ilvl="0" w:tplc="04160011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207302C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="449EE1EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3908284C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="332EB2D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04160011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D50303C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5502A490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3302,51 +5109,143 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50161D66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA7C4332"/>
+    <w:lvl w:ilvl="0" w:tplc="046E2DC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="OrangeBulletList"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="FFA11C"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7A7E3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BDC1248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3451,324 +5350,792 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FFF56E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="670A4566"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7681047D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D340CEAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="190531266">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="564796404">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3" w16cid:durableId="1197502693">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="4" w16cid:durableId="1887721275">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="44527817">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="319315882">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="114325590">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1071077848">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1299917496">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1378699271">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="11" w16cid:durableId="1719817540">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="313487991">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="939147347">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2027438948">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="295989785">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="754672289">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="210"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009775A1"/>
-    <w:rsid w:val="00023754"/>
-    <w:rsid w:val="00054015"/>
+    <w:rsid w:val="000218C5"/>
+    <w:rsid w:val="00041ADF"/>
+    <w:rsid w:val="000528F9"/>
+    <w:rsid w:val="0006041F"/>
+    <w:rsid w:val="000815D8"/>
+    <w:rsid w:val="000966DE"/>
+    <w:rsid w:val="000A4213"/>
+    <w:rsid w:val="000C7064"/>
+    <w:rsid w:val="000D2404"/>
+    <w:rsid w:val="000E339A"/>
+    <w:rsid w:val="000E71D0"/>
+    <w:rsid w:val="00105C5F"/>
+    <w:rsid w:val="00107DEF"/>
+    <w:rsid w:val="0013008D"/>
+    <w:rsid w:val="00131728"/>
+    <w:rsid w:val="001352CB"/>
+    <w:rsid w:val="0015529C"/>
+    <w:rsid w:val="00155B3D"/>
     <w:rsid w:val="00174DC3"/>
     <w:rsid w:val="001751FD"/>
+    <w:rsid w:val="001823B0"/>
+    <w:rsid w:val="001A2C13"/>
     <w:rsid w:val="001A5842"/>
-    <w:rsid w:val="002914D2"/>
+    <w:rsid w:val="001B48CF"/>
+    <w:rsid w:val="001D0A04"/>
+    <w:rsid w:val="001F1EE1"/>
+    <w:rsid w:val="001F5E74"/>
+    <w:rsid w:val="002130CA"/>
+    <w:rsid w:val="002439A7"/>
+    <w:rsid w:val="002553AB"/>
+    <w:rsid w:val="00260AEA"/>
+    <w:rsid w:val="0026224B"/>
+    <w:rsid w:val="00265E3B"/>
+    <w:rsid w:val="0026707E"/>
+    <w:rsid w:val="0027062C"/>
+    <w:rsid w:val="00273577"/>
+    <w:rsid w:val="00273805"/>
+    <w:rsid w:val="00273A32"/>
+    <w:rsid w:val="00280954"/>
+    <w:rsid w:val="00283216"/>
+    <w:rsid w:val="00290FC1"/>
+    <w:rsid w:val="00293FE9"/>
+    <w:rsid w:val="002A74C5"/>
+    <w:rsid w:val="002B4843"/>
+    <w:rsid w:val="002B49F9"/>
+    <w:rsid w:val="002D04A1"/>
+    <w:rsid w:val="002D091A"/>
+    <w:rsid w:val="002D3CDC"/>
+    <w:rsid w:val="002D77A7"/>
+    <w:rsid w:val="002F4418"/>
     <w:rsid w:val="00312B0F"/>
+    <w:rsid w:val="00314EB6"/>
+    <w:rsid w:val="003156F0"/>
+    <w:rsid w:val="00321BF0"/>
+    <w:rsid w:val="00323BC1"/>
+    <w:rsid w:val="00327577"/>
+    <w:rsid w:val="00337ECB"/>
     <w:rsid w:val="00341AEE"/>
+    <w:rsid w:val="00342CDA"/>
+    <w:rsid w:val="00345997"/>
+    <w:rsid w:val="00356611"/>
+    <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00363C91"/>
+    <w:rsid w:val="00373155"/>
+    <w:rsid w:val="00377BCA"/>
+    <w:rsid w:val="00393046"/>
     <w:rsid w:val="003A55CE"/>
+    <w:rsid w:val="003B0DB9"/>
+    <w:rsid w:val="003B267C"/>
+    <w:rsid w:val="003B70DB"/>
+    <w:rsid w:val="003C3644"/>
     <w:rsid w:val="003C3867"/>
     <w:rsid w:val="003E040E"/>
+    <w:rsid w:val="0040560C"/>
+    <w:rsid w:val="00430844"/>
+    <w:rsid w:val="00431EC3"/>
+    <w:rsid w:val="00435AC2"/>
     <w:rsid w:val="004373CB"/>
+    <w:rsid w:val="004377AF"/>
+    <w:rsid w:val="00441AA5"/>
+    <w:rsid w:val="0047542E"/>
+    <w:rsid w:val="00476A46"/>
     <w:rsid w:val="00482EF5"/>
+    <w:rsid w:val="004864E3"/>
+    <w:rsid w:val="004A49F1"/>
     <w:rsid w:val="004C5B9C"/>
+    <w:rsid w:val="004E22E5"/>
+    <w:rsid w:val="004E5D81"/>
+    <w:rsid w:val="004E6E9E"/>
+    <w:rsid w:val="00503F33"/>
     <w:rsid w:val="005210BA"/>
-    <w:rsid w:val="0057704F"/>
+    <w:rsid w:val="00550308"/>
+    <w:rsid w:val="00556C0F"/>
+    <w:rsid w:val="005705ED"/>
+    <w:rsid w:val="00573AA0"/>
+    <w:rsid w:val="005A7575"/>
+    <w:rsid w:val="005A7E63"/>
+    <w:rsid w:val="005B26E8"/>
+    <w:rsid w:val="005B7535"/>
+    <w:rsid w:val="005C0B28"/>
     <w:rsid w:val="005D04B8"/>
-    <w:rsid w:val="006249A7"/>
+    <w:rsid w:val="005D0BCF"/>
+    <w:rsid w:val="006125EA"/>
+    <w:rsid w:val="00613423"/>
+    <w:rsid w:val="00614E01"/>
+    <w:rsid w:val="00620AC7"/>
+    <w:rsid w:val="006364B5"/>
+    <w:rsid w:val="006435A0"/>
+    <w:rsid w:val="006625C1"/>
+    <w:rsid w:val="006676A2"/>
+    <w:rsid w:val="00673650"/>
+    <w:rsid w:val="00674576"/>
+    <w:rsid w:val="00674E7A"/>
+    <w:rsid w:val="00687ABD"/>
     <w:rsid w:val="006A2E75"/>
+    <w:rsid w:val="006A4D0B"/>
     <w:rsid w:val="006B502B"/>
     <w:rsid w:val="006C0DBF"/>
+    <w:rsid w:val="006C1FED"/>
+    <w:rsid w:val="006D031A"/>
+    <w:rsid w:val="006D44EC"/>
+    <w:rsid w:val="006D525A"/>
+    <w:rsid w:val="006E646B"/>
+    <w:rsid w:val="006F6E6B"/>
+    <w:rsid w:val="00705A77"/>
+    <w:rsid w:val="00713017"/>
+    <w:rsid w:val="00715B50"/>
     <w:rsid w:val="00717B59"/>
+    <w:rsid w:val="00720FDE"/>
     <w:rsid w:val="00732DFE"/>
     <w:rsid w:val="00743F0F"/>
+    <w:rsid w:val="00746D64"/>
+    <w:rsid w:val="00746FEB"/>
+    <w:rsid w:val="00747877"/>
     <w:rsid w:val="00750C64"/>
     <w:rsid w:val="00751997"/>
-    <w:rsid w:val="008106E1"/>
-    <w:rsid w:val="00815171"/>
+    <w:rsid w:val="00757911"/>
+    <w:rsid w:val="0076142D"/>
+    <w:rsid w:val="00767FD6"/>
+    <w:rsid w:val="0078373B"/>
+    <w:rsid w:val="0078544B"/>
+    <w:rsid w:val="00787D5B"/>
+    <w:rsid w:val="007D1110"/>
+    <w:rsid w:val="007D3FC5"/>
+    <w:rsid w:val="007E0C76"/>
+    <w:rsid w:val="007F644C"/>
+    <w:rsid w:val="007F7FB9"/>
+    <w:rsid w:val="008023FF"/>
+    <w:rsid w:val="00803225"/>
+    <w:rsid w:val="00817574"/>
+    <w:rsid w:val="0083065A"/>
+    <w:rsid w:val="0083417D"/>
+    <w:rsid w:val="00851C70"/>
+    <w:rsid w:val="00852B43"/>
+    <w:rsid w:val="00855D12"/>
+    <w:rsid w:val="0086019D"/>
     <w:rsid w:val="008807E4"/>
+    <w:rsid w:val="008A0855"/>
+    <w:rsid w:val="008A1F23"/>
+    <w:rsid w:val="008A4249"/>
+    <w:rsid w:val="008B5710"/>
+    <w:rsid w:val="008C245B"/>
+    <w:rsid w:val="008C3BA9"/>
+    <w:rsid w:val="008D3A04"/>
+    <w:rsid w:val="008D5FF2"/>
+    <w:rsid w:val="008E767A"/>
     <w:rsid w:val="008F0382"/>
+    <w:rsid w:val="008F1082"/>
     <w:rsid w:val="008F6EDF"/>
+    <w:rsid w:val="009031AB"/>
+    <w:rsid w:val="00911933"/>
+    <w:rsid w:val="00926387"/>
+    <w:rsid w:val="009307DC"/>
+    <w:rsid w:val="009334CD"/>
+    <w:rsid w:val="0094357F"/>
+    <w:rsid w:val="00943AA1"/>
+    <w:rsid w:val="009534D0"/>
+    <w:rsid w:val="00964E35"/>
     <w:rsid w:val="00973353"/>
+    <w:rsid w:val="009741B0"/>
     <w:rsid w:val="00976800"/>
     <w:rsid w:val="009775A1"/>
+    <w:rsid w:val="00980E3C"/>
+    <w:rsid w:val="00983F77"/>
+    <w:rsid w:val="009961DC"/>
     <w:rsid w:val="00997050"/>
+    <w:rsid w:val="009B0DBB"/>
+    <w:rsid w:val="009C7351"/>
     <w:rsid w:val="009E753F"/>
+    <w:rsid w:val="009E7CD9"/>
+    <w:rsid w:val="009F26D5"/>
     <w:rsid w:val="009F5EA9"/>
+    <w:rsid w:val="009F70B7"/>
     <w:rsid w:val="00A144ED"/>
-    <w:rsid w:val="00A220E6"/>
+    <w:rsid w:val="00A16C16"/>
+    <w:rsid w:val="00A30899"/>
+    <w:rsid w:val="00A32CCB"/>
+    <w:rsid w:val="00A87184"/>
     <w:rsid w:val="00A87E33"/>
-    <w:rsid w:val="00AE07EC"/>
-    <w:rsid w:val="00B16645"/>
+    <w:rsid w:val="00A94559"/>
+    <w:rsid w:val="00AA0F9C"/>
+    <w:rsid w:val="00AB039C"/>
+    <w:rsid w:val="00AD299A"/>
+    <w:rsid w:val="00AE027A"/>
+    <w:rsid w:val="00AE1A6C"/>
+    <w:rsid w:val="00B06324"/>
+    <w:rsid w:val="00B310E4"/>
+    <w:rsid w:val="00B337AF"/>
+    <w:rsid w:val="00B50769"/>
+    <w:rsid w:val="00B64CF2"/>
+    <w:rsid w:val="00B77806"/>
+    <w:rsid w:val="00B8092A"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B945B3"/>
+    <w:rsid w:val="00BA10D1"/>
+    <w:rsid w:val="00BB32AB"/>
+    <w:rsid w:val="00BB3904"/>
+    <w:rsid w:val="00BC31DC"/>
+    <w:rsid w:val="00BC4392"/>
     <w:rsid w:val="00BC785E"/>
     <w:rsid w:val="00BD2D3A"/>
-    <w:rsid w:val="00C101B7"/>
+    <w:rsid w:val="00BE0C47"/>
+    <w:rsid w:val="00C17993"/>
+    <w:rsid w:val="00C23AEF"/>
     <w:rsid w:val="00C32F85"/>
+    <w:rsid w:val="00C3459D"/>
+    <w:rsid w:val="00C35477"/>
+    <w:rsid w:val="00C368DF"/>
+    <w:rsid w:val="00C36C0E"/>
+    <w:rsid w:val="00C5245C"/>
+    <w:rsid w:val="00C55ED1"/>
+    <w:rsid w:val="00C570EC"/>
+    <w:rsid w:val="00C635D1"/>
+    <w:rsid w:val="00C63F4B"/>
     <w:rsid w:val="00C76395"/>
-    <w:rsid w:val="00CC6458"/>
+    <w:rsid w:val="00C84DD7"/>
+    <w:rsid w:val="00CA1CBE"/>
+    <w:rsid w:val="00CA2751"/>
+    <w:rsid w:val="00CB248E"/>
+    <w:rsid w:val="00CB2FB2"/>
+    <w:rsid w:val="00CB4B8A"/>
+    <w:rsid w:val="00CB734C"/>
+    <w:rsid w:val="00CE3D00"/>
+    <w:rsid w:val="00CE49E8"/>
+    <w:rsid w:val="00CF0462"/>
+    <w:rsid w:val="00CF36AA"/>
+    <w:rsid w:val="00CF418B"/>
     <w:rsid w:val="00CF46F8"/>
     <w:rsid w:val="00D041CC"/>
     <w:rsid w:val="00D43689"/>
+    <w:rsid w:val="00D4526C"/>
+    <w:rsid w:val="00D459B6"/>
+    <w:rsid w:val="00D5000A"/>
+    <w:rsid w:val="00D52AE3"/>
+    <w:rsid w:val="00D5614C"/>
+    <w:rsid w:val="00D5790B"/>
+    <w:rsid w:val="00D5793D"/>
+    <w:rsid w:val="00D60C0F"/>
+    <w:rsid w:val="00D64D49"/>
+    <w:rsid w:val="00D85C8F"/>
     <w:rsid w:val="00D90469"/>
     <w:rsid w:val="00D95173"/>
+    <w:rsid w:val="00DA025C"/>
+    <w:rsid w:val="00DA0466"/>
+    <w:rsid w:val="00DA134A"/>
     <w:rsid w:val="00DB580E"/>
+    <w:rsid w:val="00DC1F3B"/>
+    <w:rsid w:val="00DD2AF8"/>
+    <w:rsid w:val="00DD361A"/>
+    <w:rsid w:val="00DD49B0"/>
+    <w:rsid w:val="00DE06C6"/>
+    <w:rsid w:val="00DE2FE8"/>
+    <w:rsid w:val="00DF0B8F"/>
+    <w:rsid w:val="00DF5CC4"/>
+    <w:rsid w:val="00DF759C"/>
     <w:rsid w:val="00E00096"/>
+    <w:rsid w:val="00E06D98"/>
+    <w:rsid w:val="00E15D73"/>
+    <w:rsid w:val="00E21AF9"/>
+    <w:rsid w:val="00E22A23"/>
     <w:rsid w:val="00E244D0"/>
+    <w:rsid w:val="00E25701"/>
     <w:rsid w:val="00E301BD"/>
+    <w:rsid w:val="00E315FE"/>
     <w:rsid w:val="00E31615"/>
+    <w:rsid w:val="00E323C1"/>
+    <w:rsid w:val="00E34005"/>
+    <w:rsid w:val="00E46D3C"/>
+    <w:rsid w:val="00E46EE5"/>
+    <w:rsid w:val="00E4780D"/>
+    <w:rsid w:val="00E50591"/>
+    <w:rsid w:val="00E650BB"/>
+    <w:rsid w:val="00E66D61"/>
+    <w:rsid w:val="00E775BA"/>
+    <w:rsid w:val="00E85F22"/>
+    <w:rsid w:val="00E90F5C"/>
+    <w:rsid w:val="00E97D1A"/>
+    <w:rsid w:val="00EA63B9"/>
+    <w:rsid w:val="00EB147B"/>
     <w:rsid w:val="00EB3FAD"/>
-    <w:rsid w:val="00EC56BB"/>
+    <w:rsid w:val="00EC22FA"/>
+    <w:rsid w:val="00ED672B"/>
     <w:rsid w:val="00EE2DC2"/>
-    <w:rsid w:val="00F51FCC"/>
-    <w:rsid w:val="00F627E0"/>
+    <w:rsid w:val="00EE3C2E"/>
+    <w:rsid w:val="00EF04C3"/>
+    <w:rsid w:val="00F040B2"/>
+    <w:rsid w:val="00F247A5"/>
+    <w:rsid w:val="00F378A4"/>
+    <w:rsid w:val="00F44AC0"/>
+    <w:rsid w:val="00F56A54"/>
+    <w:rsid w:val="00F67AD4"/>
     <w:rsid w:val="00F7066D"/>
+    <w:rsid w:val="00F70B85"/>
     <w:rsid w:val="00FB11A8"/>
+    <w:rsid w:val="00FC4A6C"/>
+    <w:rsid w:val="00FD26BF"/>
+    <w:rsid w:val="00FE6EA2"/>
+    <w:rsid w:val="00FF474E"/>
+    <w:rsid w:val="00FF5BDA"/>
+    <w:rsid w:val="00FF6F0D"/>
+    <w:rsid w:val="189C7AB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7483945B"/>
   <w15:docId w15:val="{917303A4-C209-461A-864C-C7E431B68063}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="en" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3808,52 +6175,52 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3900,52 +6267,52 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
@@ -3981,51 +6348,51 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
@@ -4092,1603 +6459,1601 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00147DB2"/>
+    <w:rsid w:val="00356611"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="es-419"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="AbstractTitle"/>
+    <w:basedOn w:val="ContribucinFinanciacin"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="2"/>
-    <w:qFormat/>
     <w:rsid w:val="00B231C4"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="2"/>
-    <w:qFormat/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="180" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
+    <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="2"/>
-    <w:qFormat/>
     <w:rsid w:val="001A7401"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
+    <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
+    <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F92752"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
+    <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F92752"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Puesto">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="PuestoCar"/>
+    <w:link w:val="TtuloChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FB7762"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="360" w:after="0" w:line="480" w:lineRule="exact"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="60"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="Table Normal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="005719F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
-[...4 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:rsid w:val="005719F4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
-[...2 lines deleted...]
-    <w:link w:val="Puesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="60"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractGreyText">
     <w:name w:val="Abstract Grey Text"/>
-    <w:basedOn w:val="AbstractTitle"/>
+    <w:basedOn w:val="ContribucinFinanciacin"/>
     <w:link w:val="AbstractGreyTextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="006F3155"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="5" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="2" w:space="5" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="2" w:space="5" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="2" w:space="5" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="94" w:right="94"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractGreyTextChar">
     <w:name w:val="Abstract Grey Text Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="AbstractGreyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorship">
     <w:name w:val="Authorship"/>
     <w:link w:val="AuthorshipChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00997050"/>
+    <w:rsid w:val="00FF5BDA"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFA11C"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthorshipChar">
     <w:name w:val="Authorship Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Authorship"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00997050"/>
+    <w:rsid w:val="00FF5BDA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFA11C"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorBio">
     <w:name w:val="Author Bio"/>
     <w:basedOn w:val="Authorship"/>
     <w:next w:val="Normal"/>
     <w:link w:val="AuthorBioChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6458"/>
+    <w:rsid w:val="00D95173"/>
     <w:pPr>
-      <w:spacing w:before="0" w:line="200" w:lineRule="exact"/>
+      <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="FFA41C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthorBioChar">
     <w:name w:val="Author Bio Char"/>
     <w:basedOn w:val="AuthorshipChar"/>
     <w:link w:val="AuthorBio"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00CC6458"/>
+    <w:rsid w:val="00D95173"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:color w:val="FFA41C"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsTitle">
     <w:name w:val="Keywords Title"/>
-    <w:basedOn w:val="AbstractTitle"/>
+    <w:basedOn w:val="ContribucinFinanciacin"/>
     <w:next w:val="KeywordsList"/>
     <w:link w:val="KeywordsTitleChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="000B71DA"/>
     <w:rPr>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsTitleChar">
     <w:name w:val="Keywords Title Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="KeywordsTitle"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsList">
     <w:name w:val="Keywords List"/>
-    <w:basedOn w:val="AbstractTitle"/>
+    <w:basedOn w:val="ContribucinFinanciacin"/>
     <w:next w:val="Normal"/>
     <w:link w:val="KeywordsListChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="000B71DA"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsListChar">
     <w:name w:val="Keywords List Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="KeywordsList"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
-[...3 lines deleted...]
-    <w:name w:val="Abstract Title"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContribucinFinanciacin">
+    <w:name w:val="Contribución / Financiación"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="AbstractGreyText"/>
-    <w:link w:val="AbstractTitleChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="ContribucinFinanciacinChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007C1CA7"/>
+    <w:rsid w:val="00E4780D"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
-      <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="404040"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractTitleChar">
-[...2 lines deleted...]
-    <w:link w:val="AbstractTitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContribucinFinanciacinChar">
+    <w:name w:val="Contribución / Financiación Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="ContribucinFinanciacin"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E911B6"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    <w:rsid w:val="00E4780D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
-      <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Hipervnculo">
+      <w:lang w:val="es-419" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="001751FD"/>
     <w:rPr>
       <w:color w:val="FFA41C"/>
       <w:u w:val="single"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:rsid w:val="005719F4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:rsid w:val="005719F4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="E88D15"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciasutil">
+  <w:style w:type="character" w:styleId="RefernciaSutil">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:smallCaps/>
       <w:color w:val="E88D15"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BibliographyEntry">
     <w:name w:val="Bibliography Entry"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BibliographyEntryChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="008106E1"/>
+    <w:rsid w:val="00FB7762"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:aliases w:val="Sub-Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E77747"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BibliographyEntryChar">
     <w:name w:val="Bibliography Entry Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="BibliographyEntry"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="008106E1"/>
-    <w:rPr>
+    <w:rsid w:val="00072571"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="16"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...3 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:aliases w:val="Sub-Header Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F2A5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderArticleTitle">
     <w:name w:val="Header Article Title"/>
     <w:basedOn w:val="EvenPgHeader-Recto"/>
     <w:link w:val="HeaderArticleTitleChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="005B0C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1980"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="E88D15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderArticleTitleChar">
     <w:name w:val="Header Article Title Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="HeaderArticleTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:color w:val="E88D15"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EvenPgHeader-Recto">
     <w:name w:val="Even Pg Header - Recto"/>
     <w:next w:val="Normal"/>
     <w:link w:val="EvenPgHeader-RectoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F3A11"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EvenPgHeader-RectoChar">
     <w:name w:val="Even Pg Header - Recto Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="EvenPgHeader-Recto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OddPageFooter">
     <w:name w:val="Odd Page Footer"/>
-    <w:basedOn w:val="Piedepgina"/>
+    <w:basedOn w:val="Rodap"/>
     <w:link w:val="OddPageFooterChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE4B74"/>
+    <w:rsid w:val="00D5614C"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OddPageFooterChar">
     <w:name w:val="Odd Page Footer Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="OddPageFooter"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00072571"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:rsid w:val="00D5614C"/>
+    <w:rPr>
       <w:noProof/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="16"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulodellibro">
+      <w:lang w:val="es-419"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420A06"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="orangetext">
     <w:name w:val="orange text"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="00226F4A"/>
     <w:rPr>
       <w:color w:val="E88D15"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitadestacadaCar"/>
+    <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00490B34"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="F0A22E" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...2 lines deleted...]
-    <w:link w:val="Citadestacada"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
+  <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00490B34"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E369F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E369F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="greytext">
     <w:name w:val="grey text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="greytextChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="006F3A11"/>
     <w:rPr>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
     <w:rsid w:val="006571CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="greytextChar">
     <w:name w:val="grey text Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="greytext"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006571CA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...2 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
+  <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitaCar"/>
+    <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="00226F4A"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...2 lines deleted...]
-    <w:link w:val="Cita"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:iCs/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Orange Bullet Lists"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="PrrafodelistaCar"/>
+    <w:link w:val="PargrafodaListaChar"/>
     <w:uiPriority w:val="34"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="002F69A7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberList">
     <w:name w:val="Number List"/>
-    <w:basedOn w:val="Prrafodelista"/>
+    <w:basedOn w:val="PargrafodaLista"/>
     <w:link w:val="NumberListChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009F5397"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
-[...3 lines deleted...]
-    <w:link w:val="Prrafodelista"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
+    <w:name w:val="Parágrafo da Lista Char"/>
+    <w:aliases w:val="Orange Bullet Lists Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PargrafodaLista"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="002F69A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberListChar">
     <w:name w:val="Number List Char"/>
-    <w:basedOn w:val="PrrafodelistaCar"/>
+    <w:basedOn w:val="PargrafodaListaChar"/>
     <w:link w:val="NumberList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="No Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SinespaciadoCar"/>
+    <w:link w:val="SemEspaamentoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00061073"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
-[...3 lines deleted...]
-    <w:link w:val="Sinespaciado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SemEspaamentoChar">
+    <w:name w:val="Sem Espaçamento Char"/>
+    <w:aliases w:val="No Indent Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="SemEspaamento"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2">
     <w:name w:val="Title 2"/>
     <w:basedOn w:val="Ttulo2"/>
     <w:link w:val="Title2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B231C4"/>
     <w:pPr>
       <w:spacing w:before="480"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Title2Char">
     <w:name w:val="Title 2 Char"/>
-    <w:basedOn w:val="Ttulo2Car"/>
+    <w:basedOn w:val="Ttulo2Char"/>
     <w:link w:val="Title2"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentType">
     <w:name w:val="Document Type"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DocumentTypeChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0085411D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentTypeChar">
     <w:name w:val="Document Type Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="DocumentType"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EvenPageFooter">
     <w:name w:val="Even Page Footer"/>
     <w:basedOn w:val="OddPageFooter"/>
     <w:link w:val="EvenPageFooterChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00F67368"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EvenPageFooterChar">
     <w:name w:val="Even Page Footer Char"/>
-    <w:basedOn w:val="PiedepginaCar"/>
+    <w:basedOn w:val="RodapChar"/>
     <w:link w:val="EvenPageFooter"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SpecialText">
     <w:name w:val="Special Text"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SpecialTextChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="00F517AB"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="5" w:color="7F7F7F"/>
         <w:left w:val="single" w:sz="2" w:space="5" w:color="7F7F7F"/>
         <w:bottom w:val="single" w:sz="2" w:space="5" w:color="7F7F7F"/>
         <w:right w:val="single" w:sz="2" w:space="5" w:color="7F7F7F"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="1440" w:right="1440"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0D0D0D"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SpecialTextChar">
     <w:name w:val="Special Text Char"/>
-    <w:basedOn w:val="CitaCar"/>
+    <w:basedOn w:val="CitaoChar"/>
     <w:link w:val="SpecialText"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0D0D0D"/>
       <w:sz w:val="18"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterInfo">
     <w:name w:val="Footer Info"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterInfoChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D4919"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="432" w:right="432"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterInfoChar">
     <w:name w:val="Footer Info Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="FooterInfo"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Textodebloque">
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebloqueCar"/>
+    <w:link w:val="TextoemblocoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C54710"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="10" w:color="F0A22E" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="2" w:space="10" w:color="F0A22E" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="2" w:space="10" w:color="F0A22E" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="2" w:space="10" w:color="F0A22E" w:themeColor="accent1"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="F0A22E" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcin">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C54710"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="F0A22E" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractOrangeText">
     <w:name w:val="Abstract Orange Text"/>
     <w:basedOn w:val="AbstractGreyText"/>
     <w:link w:val="AbstractOrangeTextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="007C1CA7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="5" w:color="F3CC5F" w:themeColor="background2" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="2" w:space="5" w:color="F3CC5F" w:themeColor="background2" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="2" w:space="5" w:color="F3CC5F" w:themeColor="background2" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="2" w:space="5" w:color="F3CC5F" w:themeColor="background2" w:themeShade="BF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBEEC9" w:themeFill="background2"/>
       <w:ind w:left="101" w:right="101"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractOrangeTextChar">
     <w:name w:val="Abstract Orange Text Char"/>
     <w:basedOn w:val="AbstractGreyTextChar"/>
     <w:link w:val="AbstractOrangeText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FBEEC9" w:themeFill="background2"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotadefim">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextonotaalfinalCar"/>
+    <w:link w:val="TextodenotadefimChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="000B71DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros">
+  <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
-[...2 lines deleted...]
-    <w:link w:val="Textonotaalfinal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
+    <w:name w:val="Texto de nota de fim Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotadefim"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros5">
+  <w:style w:type="paragraph" w:styleId="Numerada5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeList">
     <w:name w:val="Orange # List"/>
-    <w:basedOn w:val="Prrafodelista"/>
+    <w:basedOn w:val="PargrafodaLista"/>
     <w:link w:val="OrangeListChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+  <w:style w:type="character" w:styleId="Refdenotadefim">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Refdenotaalpie"/>
+    <w:basedOn w:val="Refdenotaderodap"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="000B71DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="18"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OrangeListChar">
     <w:name w:val="Orange # List Char"/>
-    <w:basedOn w:val="PrrafodelistaCar"/>
+    <w:basedOn w:val="PargrafodaListaChar"/>
     <w:link w:val="OrangeList"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E54E33"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="publishingtext">
     <w:name w:val="publishing text"/>
-    <w:basedOn w:val="Textodebloque"/>
+    <w:basedOn w:val="Textoembloco"/>
     <w:link w:val="publishingtextChar"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00911B7D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebloqueCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodebloque"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoemblocoChar">
+    <w:name w:val="Texto em bloco Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textoembloco"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="F0A22E" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="publishingtextChar">
     <w:name w:val="publishing text Char"/>
-    <w:basedOn w:val="TextodebloqueCar"/>
+    <w:basedOn w:val="TextoemblocoChar"/>
     <w:link w:val="publishingtext"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidebarheading">
     <w:name w:val="Sidebar heading"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidebarheadingChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00226F4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidebarheadingChar">
     <w:name w:val="Sidebar heading Char"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Sidebarheading"/>
     <w:semiHidden/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeBulletList">
     <w:name w:val="Orange Bullet List"/>
-    <w:basedOn w:val="Prrafodelista"/>
+    <w:basedOn w:val="PargrafodaLista"/>
     <w:link w:val="OrangeBulletListChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="002F69A7"/>
+    <w:rsid w:val="006D44EC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OrangeBulletListChar">
     <w:name w:val="Orange Bullet List Char"/>
-    <w:basedOn w:val="PrrafodelistaCar"/>
+    <w:basedOn w:val="PargrafodaListaChar"/>
     <w:link w:val="OrangeBulletList"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002F69A7"/>
+    <w:rsid w:val="006D44EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA6231"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973877"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
@@ -5734,207 +8099,313 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Data-publishing">
     <w:name w:val="Data-publishing"/>
     <w:basedOn w:val="Ttulo4"/>
     <w:link w:val="Data-publishingCar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="008F0382"/>
+    <w:rsid w:val="00DA025C"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="862" w:hanging="862"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i w:val="0"/>
       <w:color w:val="FFA11C"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Data-publishingCar">
     <w:name w:val="Data-publishing Car"/>
-    <w:basedOn w:val="Ttulo4Car"/>
+    <w:basedOn w:val="Ttulo4Char"/>
     <w:link w:val="Data-publishing"/>
-    <w:rsid w:val="008F0382"/>
+    <w:rsid w:val="00DA025C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:color w:val="FFA11C"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentStyle">
     <w:name w:val="Document Style"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DocumentStyleChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="00973353"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentStyleChar">
     <w:name w:val="Document Style Char"/>
     <w:link w:val="DocumentStyle"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00973353"/>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F7066D"/>
     <w:rPr>
       <w:color w:val="FFC42F" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorBio-DataP">
-    <w:name w:val="Author Bio-DataP"/>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AuthorBio-DataPCar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006249A7"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA0466"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005705ED"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C7351"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="282828"/>
-[...14 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7351"/>
+    <w:rPr>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-419"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncia">
+    <w:name w:val="Referência"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RefernciaChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4A6C"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:noProof/>
+      <w:color w:val="404040"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RefernciaChar">
+    <w:name w:val="Referência Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Referncia"/>
+    <w:rsid w:val="00FC4A6C"/>
+    <w:rPr>
+      <w:iCs/>
+      <w:noProof/>
+      <w:lang w:val="es-419" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00705A77"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1208954146">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1664580897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.br" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abecbrasil.org.br/arquivos/whitepaper_CSE.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21452/978-85-93910-00-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.000.00/0000000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crossref.org/services/grant-linking-system/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crossref.org/services/grant-linking-system/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.scielo.org/wp-content/uploads/Lista-de-Repositorios-Recomendados_pt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.re3data.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/biblios/about" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.pitt.edu/ojs/biblios/about" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Technic">
   <a:themeElements>
     <a:clrScheme name="Trek">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4E3B30"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FBEEC9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F0A22E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="A5644E"/>
       </a:accent2>
       <a:accent3>
@@ -6187,87 +8658,103 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="35000"/>
                 <a:satMod val="155000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="60000" t="50000" r="40000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ABNT_Num.XSL" StyleName="ABNT NBR 6023:2002 - Numerical" Version="1"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhFIE+burKr35HrXyglEWacfHUtoQ==">CgMxLjAyDmguNTFzbHN5bTZuMnE5Mg5oLjQ0bTNrdjgxc21yNjIOaC5rMGw1MDd1aTFobWgyDmguazBsNTA3dWkxaG1oMg5oLmswbDUwN3VpMWhtaDIOaC5oanFhY3Z4ZDlvN3kyDmgua3l6cTV6bjkycnh6Mg5oLmtpdTZmY3BxM3dubDgAciExVDJjd1p1U2xoQi1EWHd4Tk5uQXZzZ1NhZzQ1UzhIMEg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99C615DC-D616-4954-A693-2C33C00ECBD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10854</Characters>
+  <Pages>7</Pages>
+  <Words>2523</Words>
+  <Characters>13625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12802</CharactersWithSpaces>
+  <CharactersWithSpaces>16116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>kep31</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>