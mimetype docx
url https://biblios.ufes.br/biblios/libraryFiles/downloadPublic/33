--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -1,15965 +1,16010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...20 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="01703F9B" w14:textId="30EC5446" w:rsidR="00973D04" w:rsidRPr="00E83942" w:rsidRDefault="00E83942" w:rsidP="00880441">
-[...150 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.s992umq2cqxb" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English title: subtitle [Color #262626]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spanish title: subtitle [Color #262626]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="5148"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portuguese title: subtitle [Color #262626]</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author field not fillable [Color #FFA11C]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The editorial team will fill in this field after acceptance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa41c"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC0E4A8" wp14:editId="529D68A5">
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
                 <wp:extent cx="5743575" cy="266700"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
-[...4 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1886040745" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...2 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2474200" y="3646650"/>
                           <a:ext cx="5743575" cy="266700"/>
-                          <a:chOff x="1487" y="4073"/>
-                          <a:chExt cx="9313" cy="420"/>
+                          <a:chOff x="2474200" y="3646650"/>
+                          <a:chExt cx="5743600" cy="266700"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
-                      <wps:wsp>
-[...4 lines deleted...]
-                        <wps:spPr bwMode="auto">
+                      <wpg:grpSp>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
                           <a:xfrm>
-                            <a:off x="7620" y="4073"/>
-                            <a:ext cx="3180" cy="420"/>
+                            <a:off x="2474213" y="3646650"/>
+                            <a:ext cx="5743575" cy="266700"/>
+                            <a:chOff x="1487" y="4073"/>
+                            <a:chExt cx="9313" cy="420"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                          <a:ln>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:cNvPr id="5" name="Shape 5"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1487" y="4073"/>
+                              <a:ext cx="9300" cy="400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:noFill/>
-                          </a:ln>
-[...55 lines deleted...]
-                          <a:ln w="19050">
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:jc w:val="left"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:cNvPr id="6" name="Shape 6"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="7620" y="4073"/>
+                              <a:ext cx="3180" cy="420"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFA11C"/>
                             </a:solidFill>
-                            <a:round/>
-[...12 lines deleted...]
-                      </wps:wsp>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                    <w:b w:val="1"/>
+                                    <w:i w:val="0"/>
+                                    <w:smallCaps w:val="0"/>
+                                    <w:strike w:val="0"/>
+                                    <w:color w:val="ffffff"/>
+                                    <w:sz w:val="20"/>
+                                    <w:vertAlign w:val="baseline"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">original</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1487" y="4478"/>
+                              <a:ext cx="9313" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln cap="flat" cmpd="sng" w="19050">
+                              <a:solidFill>
+                                <a:srgbClr val="FFA11C"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd len="med" w="med" type="none"/>
+                              <a:tailEnd len="med" w="med" type="none"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...27 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:extent cx="5743575" cy="266700"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1886040745" name="image7.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image7.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="AbstractGreyText"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
-[...32 lines deleted...]
-        <w:r w:rsidRPr="00E83942">
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abstracts must be written in English, Spanish, and Portuguese, in 8-point font, with a maximum of 150 words, and include three to five keywords separated by commas and with lowercase initials (except for first names). The abstract must include the purpose, objectives, method, results, and conclusions of the study presented. The abstract of the text submitted for review and the information entered in the submission metadata must be identical, as must the keywords (which must be entered individually in the corresponding field of the system in all languages). When defining keywords, avoid compound words and phrases, unless they are meaningful. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This must be entered in all three languages. You may use an AI-powered translation of the abstract by having it act as a professional translator to translate into the desired language. You may also use the DeepL translation website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.deepl.com/pt-PT/translator </w:t>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E83942">
-[...26 lines deleted...]
-    <w:p w14:paraId="2E2560E7" w14:textId="77777777" w:rsidR="00F61DAB" w:rsidRPr="00E83942" w:rsidRDefault="00F61DAB" w:rsidP="00F61DAB">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Specify the use of all such tools in the document. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do not use machine translation without professional review for the entire text. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusions.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separated by comma, without capital letters, ending without a dot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...66 lines deleted...]
-        <w:r w:rsidRPr="00C3396B">
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los resúmenes deben ser escritos en Inglés, Español y Portugués, cuerpo 8, con un máximo de 150 palabras, y con tres a cinco palabras clave separadas entre sí con coma e iniciales minúsculas (excepto nombres de pila). El resumen debe incluir el propósito, los objetivos, el método, los resultados y las conclusiones del estudio presentado. El resumen del texto enviado para su evaluación y la información introducida en los metadatos de presentación deben ser iguales, al igual que las palabras clave (que deben introducirse individualmente en el campo correspondiente del sistema en todos los idiomas). Al definir las palabras clave, evite las palabras y frases compuestas, a menos que sean significativas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Debe introducirse en las tres lenguas. Se puede utilizar la traducción del resumen por inteligencia artificial pidiéndole que actúe como un traductor profesional traduciendo a la lengua deseada. También puede utilizar el sitio web de traducción DeepL </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.deepl.com/pt-PT/translator </w:t>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005F3583">
-[...26 lines deleted...]
-    <w:p w14:paraId="3837A725" w14:textId="77777777" w:rsidR="00F61DAB" w:rsidRDefault="00F61DAB" w:rsidP="00F61DAB">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Especifique el uso de todas las herramientas en el documento. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No usar la traducción automática sin un profesional para todo el texto. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por coma, sin mayúsculas, finalizadas sin punto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="AbstractTitle"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Os resumos devem ser redigidos em Inglês, Espanhol e Português, fonte tamanho 8, com no máximo 150 palavras, com três a cinco palavras-chave separadas por vírgulas e com iniciais minúsculas (exceto nomes próprios). O resumo deve incluir a finalidade, os objetivos, o método, os resultados e as conclusões do estudo apresentado. O resumo do texto enviado para avaliação e as informações inseridas nos metadados de submissão devem ser idênticos, assim como as palavras-chave (que devem ser inseridas individualmente no campo correspondente do sistema em todos os idiomas). Ao definir as palavras-chave, evite palavras e frases compostas, a menos que sejam significativas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deve ser inserido nos três idiomas. É possível utilizar a tradução do resumo por inteligência artificial, solicitando que ela atue como um tradutor profissional, traduzindo para o idioma desejado. Também é possível utilizar o site de tradução DeepL </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.deepl.com/pt-BR/translator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Especifique o uso de todas as ferramentas no documento. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não utilize tradução automática sem a supervisão de um profissional para todo o texto. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusões.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: separadas por vírgula, sem maiúsculas, finalizadas sem ponto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0d0d0d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...166 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2510B4F5" wp14:editId="2EEB41F9">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>21909</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>79375</wp:posOffset>
+                  <wp:posOffset>60325</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5688330" cy="12065"/>
-                <wp:effectExtent l="19050" t="19050" r="26670" b="26035"/>
+                <wp:extent cx="12065" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1033844103" name="AutoShape 8"/>
-[...3 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1886040743" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...4 lines deleted...]
-                          <a:off x="0" y="0"/>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1" rot="10800000">
+                          <a:off x="2501835" y="3773968"/>
                           <a:ext cx="5688330" cy="12065"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="38100">
+                        <a:ln cap="flat" cmpd="sng" w="38100">
                           <a:solidFill>
-                            <a:srgbClr val="FFA41C"/>
+                            <a:srgbClr val="FFA11C"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
+                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:tailEnd len="med" w="med" type="none"/>
                         </a:ln>
-                        <a:effectLst/>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
-[...4 lines deleted...]
-            </w:pict>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>21909</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>60325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="12065" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1886040743" name="image5.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="12065" cy="38100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A025492" w14:textId="2FD0FC0B" w:rsidR="0004501B" w:rsidRPr="00CA10E0" w:rsidRDefault="00233F1D" w:rsidP="00571F65">
-[...1216 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This article template complies with international and national quality standards (COPE, APA, ORCID, CROSSREF, DOAJ, CASRAI, and SciELO). Certain formats have also been selected to ensure that people with blindness and/or low vision and use screen-reading software can read the article smoothly, making the text accessible to everyone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write the article in accordance with the linguistic conventions typical of the academic texts in which the work is based. Be sure to cite and reference all sources used in the text to avoid plagiarism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article must be formatted in A4, single-column, with a maximum of 10,000 words, including figures, tables, and references. Do not modify the pagination or footer of the file. Foreign words must be in italics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article title must be concise; avoid using too many words. In English, use the Arial font, size 16, black [#262626], and bold. The title and subtitle (if any) must be separated by a colon (:). For the title in Spanish and Portuguese, use the Arial font, black [#262626], and bold. The main title must be in the language of the full text. In other words, if the text is in English, the title (font size 16) will be in that language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section and subsection titles must use the Arial font. Use the appropriate styles for standardization, according to the section hierarchy, as already standardized in the Word document:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...141 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: use the Heading 1 style [Color #262626].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: use the Heading 2 style [Color #262626].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...66 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 3: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the Heading 3 style [Color #262626]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...93 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 4: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the Heading 4 style [Color #262626]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text spacing must conform to the Normal style: 0-point spacing before, 6-point spacing after, and a minimum line spacing of 13 points, with no spacing between paragraphs and no indentation at the beginning of each paragraph (first-line indent). The text font must be Arial, size 9, justified, and gray [#404040]. Use the Normal style from the style gallery to ensure consistency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Footnotes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should be avoided and used only when strictly necessary, since screen readers do not automatically interpret them. The font size should be 8, with single spacing and justified alignment</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of acronyms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acronyms should be used in a standardized manner, limited only to those that are conventionally used or widely accepted. The first mention should include the full term first, followed by the acronym in parentheses. In subsequent mentions, only the acronym may be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First mention: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Library Association (ALA)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second mention onward: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text accessibility</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure the accessibility of the article for people who use assistive technologies (screen readers, screen amplifyers, etc.), authors are jointly responsible for adapting the manuscript according to the guidelines below. Therefore, to make your text accessible to everyone, use colors, tables, and figures only if they are strictly necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lists, emphasis, and color usage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not convey information using only visual elements (color, size, bold, italics, or underlining). If you use these elements for aesthetic purposes, make sure the meaning is also conveyed in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use numbered or lettered lists: a) b) c) (avoid “simulating” lists with dashes, *, symbols, or spaces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain adequate contrast between the text and the background. Avoid using very light-colored text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-accessible example:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publishers with accounts up to date are identified in green, and those with overdue payments are identified in red.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="388600"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ee0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use markers that have no meaning or that the screen reader cannot understand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessible Examples:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following lists the publishers and their statuses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="196b24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1 – up to date</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="196b24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 2 – up to date</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 3 – behind schedule</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 4 – behind schedule</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is also possible to group them using numbered or lettered lists:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 1 – up-todate and Editorial 2 – up to date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:bCs/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial 3 – behind schedule and Editorial 4 – behind schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setting the document language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selecting the document's language is an important step for screen readers to recognize and pronounce words correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2117306188"/>
+          <w:tag w:val="goog_rdk_0"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="404040"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">LibreOffice: Click "Tools" → "Options" → "Language settings" → "Languages" and select the desired language. Click "OK" to save.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...54 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1884807786"/>
+          <w:tag w:val="goog_rdk_1"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="404040"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Microsoft Word: Click "File" → "Options" → "Language" and set the language for text review and document creation. Click "OK" to save.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables and figures</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use “Table” for textual or numerical data and “Figure” for images, graphs, diagrams, or photographs. In the American Psychological Association (APA) style, 7th edition—the standard used in Biblios—, nomenclature other than table and figure do not exist and should not be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables and figures should be inserted within the text, centered, in the best possible location following the paragraph in which they are first mentioned. They must be numbered with Arabic numerals according to their sequence in the text. If they are in an appendix, include uppercase letters followed by Arabic numerals (for example, Table A1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identification: The title should be placed above the table/figure and the notes below. If they are taken from other documents, the source must be added in the notes section. For labeling, use the “Caption” style from the style gallery to ensure consistency. For the title, use the “Caption” [#FFA11C] style from the style gallery, but without bold and in italics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A blank line must be included between the number (Table 1 or Figure 1) and the title;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...65 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titles should be brief and self-explanatory, with capitalized initials and in italics, placed below the word “Table” or “Figure,” following the journal’s template;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use vertical borders or frames around individual cells or in figures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables must be designed so that the characters, symbols, or visual information they contain can be properly recognized by optical character recognition (OCR) software;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures must be of high quality and resolution to ensure that the information is clearly identifiable. Tables and figures must be accompanied by explanatory and/or descriptive captions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use simple table structures, avoiding merged, split, or blank cells. Define header cells in the table so that a screen reader can correctly announce each column and row.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prioritize descriptions that do not contain symbols or abbreviations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preferably use left alignment for text and right alignment for numbers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Align the table to the left margin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ffa11c"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field, you should include additional and relevant information that helps readers understand the data presented in the table, such as clarifications, specifications, sources, or other pertinent observations. Additionally, if the characters, symbols, or visual information in the table cannot be properly recognized by automated readers, a textual description of the image must be included, in accordance with the guidelines provided in Section </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3.2 Figures</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example (Editables Tables) with descriptive note</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="282828"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
-[...39 lines deleted...]
-        <w:t>Summary of text format</w:t>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summary of text format</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabeladeLista3-nfase21"/>
-[...4 lines deleted...]
-        <w:tblDescription w:val="Tamaño del papel A4&#10;Extensión del artículo Hasta 10.000 palabras&#10;Fuente del cuerpo del texto Arial 9&#10;Fuente de ilustraciones y tablas Arial 9&#10;Fuente de notas al pie Arial 8&#10;Espaciado antes 0 punto&#10;Espaciado después 6 puntos&#10;Espaciado entre líneas Mínimo de 13 puntos&#10;Sangría de párrafo 1,27 cm&#10;Color de la fuente gris (#404040)&#10;Color de la tabla naranja (#E97132)"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7230.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5213"/>
-        <w:gridCol w:w="3706"/>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="3615"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3615"/>
+            <w:gridCol w:w="3615"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="5F6CEE87" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="1B571A96" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00B77896">
-[...65 lines deleted...]
-          <w:p w14:paraId="710787E2" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00190D33">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Paper size</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Element</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="48F4D6F2" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00B77896">
-[...25 lines deleted...]
-          <w:p w14:paraId="7C32B9A4" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00190D33">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Article length</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:t>Up to 10,000 words</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="3FBD63E5" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44649487" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00190D33">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Body text source</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61A2DB21" w14:textId="32352946" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>Arial 9</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="5FA38A46" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE190A" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00190D33">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Source of illustrations and tables</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35036E19" w14:textId="1BEA9702" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>Arial 9</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Up to 10.000 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81673" w:rsidRPr="00F91B92" w14:paraId="0C0FF9A4" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFC8D6D" w14:textId="77777777" w:rsidR="00F81673" w:rsidRPr="00F81673" w:rsidRDefault="00F81673" w:rsidP="00190D33">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Source of footnotes</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body text source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36CA5AF3" w14:textId="61CDD26F" w:rsidR="00F81673" w:rsidRPr="00B04416" w:rsidRDefault="00F81673" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>Arial 8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="13A70EFE" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="570D94C5" w14:textId="47BE13B7" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="006B61EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Spaced before</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source of illustrations and tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F113EE8" w14:textId="620738B5" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>0 point</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="62518356" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A4E39FE" w14:textId="4A1760CE" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="006B61EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Spaced after</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source of footnotes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76136D35" w14:textId="7DE98BA2" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>6 points</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="688133B7" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8C87E" w14:textId="77777777" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="006B61EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Line spacing</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spaced before</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C60614B" w14:textId="1731823A" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Minimum of 13 points</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61EB" w:rsidRPr="00F91B92" w14:paraId="2FBFB870" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FA9D988" w14:textId="77777777" w:rsidR="006B61EB" w:rsidRPr="00F81673" w:rsidRDefault="006B61EB" w:rsidP="006B61EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81673">
-              <w:t>Paragraph indentation</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spaced after</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="720B1F61" w14:textId="16D02252" w:rsidR="006B61EB" w:rsidRPr="00B04416" w:rsidRDefault="006B61EB" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00B04416">
-              <w:t>1.27 cm</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 point</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371EC8" w:rsidRPr="00F91B92" w14:paraId="0D6A5BE6" w14:textId="77777777" w:rsidTr="00B77896">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73A8DD7E" w14:textId="0B61EA28" w:rsidR="00371EC8" w:rsidRPr="00F81673" w:rsidRDefault="00371EC8" w:rsidP="00371EC8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Font color</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Line spacing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304620F0" w14:textId="4660C012" w:rsidR="00371EC8" w:rsidRPr="00B04416" w:rsidRDefault="00371EC8" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00E61F87">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>gray (#404040)</w:t>
+              <w:t xml:space="preserve">6 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D456D" w:rsidRPr="00F91B92" w14:paraId="6066EAA2" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="319"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB396BD" w14:textId="6142E7FF" w:rsidR="004D456D" w:rsidRDefault="004D456D" w:rsidP="004D456D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Font color</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paragraph indentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70AAB822" w14:textId="71F81761" w:rsidR="004D456D" w:rsidRPr="00E61F87" w:rsidRDefault="004D456D" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...44 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Minimum of 13 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D456D" w:rsidRPr="00F91B92" w14:paraId="75000644" w14:textId="77777777" w:rsidTr="00450BCF">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B7DC8C" w14:textId="08B54D95" w:rsidR="004D456D" w:rsidRPr="00F81673" w:rsidRDefault="004D456D" w:rsidP="004D456D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00490D2A">
-              <w:t>Table color</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Font color</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19949AB6" w14:textId="7945E20B" w:rsidR="004D456D" w:rsidRPr="00B04416" w:rsidRDefault="004D456D" w:rsidP="00B77896">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-                <w:rFonts w:cs="Arial"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.27 cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>orange</w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t xml:space="preserve">Font color</w:t>
             </w:r>
-            <w:r w:rsidR="00107203">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gray (#404040)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>#ffa11c</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Table color</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="404040"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orange (#FFA11C)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="349" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orange (#FFA11C)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E5491D5" w14:textId="7EF2DBC0" w:rsidR="002072E2" w:rsidRDefault="002072E2" w:rsidP="00BF6ED8">
-[...88 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Biblios Journal. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Start of description.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The table presents the formatting requirements for articles in two columns: Element and Standard. The paper size is A4, and the maximum length is 10,000 words. Use 9-point Arial for the body text, figures, and tables, and 8-point Arial for footnotes and captions for figures and tables. Paragraph spacing is 0 points before and 6 points after; line spacing is a minimum of 13 points, and paragraph indentation is 1.27 cm. Two font colors are specified: gray (#404040) and orange (#FFA11C). The color specified for the table is orange (#FFA11C). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[End of description.].</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example (non-accessible):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Biblios Journal. Table of two columns with orange lines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:t>For textual content</w:t>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of literature reviews</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabeladeLista3-nfase21"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9027.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...1 lines deleted...]
-        <w:tblDescription w:val="Tamaño del papel A4&#10;Extensión del artículo Hasta 10.000 palabras&#10;Fuente del cuerpo del texto Arial 9&#10;Fuente de ilustraciones y tablas Arial 9&#10;Fuente de notas al pie Arial 8&#10;Espaciado antes 0 punto&#10;Espaciado después 6 puntos&#10;Espaciado entre líneas Mínimo de 13 puntos&#10;Sangría de párrafo 1,27 cm&#10;Color de la fuente gris (#404040)&#10;Color de la tabla naranja (#E97132)"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2363"/>
-        <w:gridCol w:w="6546"/>
+        <w:gridCol w:w="2007"/>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="1999"/>
+        <w:gridCol w:w="2022"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2007"/>
+            <w:gridCol w:w="1588"/>
+            <w:gridCol w:w="1411"/>
+            <w:gridCol w:w="1999"/>
+            <w:gridCol w:w="2022"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77896" w:rsidRPr="00F91B92" w14:paraId="112B4980" w14:textId="77777777" w:rsidTr="00BC7D32">
+      <w:tr>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="481"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFA11C"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFA11C"/>
-            <w:hideMark/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="062426DA" w14:textId="77777777" w:rsidR="00B77896" w:rsidRPr="00972A42" w:rsidRDefault="00B77896" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972A42">
+              <w:t xml:space="preserve">Criteria</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6587" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="33F3204F" w14:textId="77777777" w:rsidR="00B77896" w:rsidRPr="00972A42" w:rsidRDefault="00B77896" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972A42">
+              <w:t xml:space="preserve">Narrative</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Standard</w:t>
-[...26 lines deleted...]
-              <w:t>Textual content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6587" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFA41C"/>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proknow-C</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Review</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scoping Review</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Main characteristic</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1667C982" w14:textId="617F05D5" w:rsidR="00B77896" w:rsidRPr="00C56C1E" w:rsidRDefault="00693004" w:rsidP="00BD4FF4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">Supports the study themes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">There are no statistical data or numerical </w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responds to a problem</w:t>
             </w:r>
-            <w:r w:rsidR="001D6E7B">
-              <w:t>presence.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focused question (PICOS and PECOS) responds to a specific problem.</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question focused on PCC, or context associated with several questions.</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00E83942">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use to organize, catalog or describe content. </w:t>
+              <w:t xml:space="preserve">Explicit, transparent, peer-reviewed search strategy</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Try to use the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>entire</w:t>
+              <w:t xml:space="preserve">No (depending on the field)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Yes</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>margin</w:t>
+              <w:t xml:space="preserve">Yes</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4FF4" w:rsidRPr="00C56C1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the </w:t>
+              <w:t xml:space="preserve">Yes</w:t>
             </w:r>
-            <w:r w:rsidR="004B0D98">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>page.</w:t>
+              <w:t xml:space="preserve">Article selection protocol</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Random, with subjective reasons. Descriptive.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence-based. Descriptive.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence-based. Synthesis of results and assessment of risk of bias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence-based. Description of articles based on the evidence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature bias</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoids it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoids it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoids literature bias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducted by</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Either</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registration with a regulatory body</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Replicable</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="349" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="404040"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the target audience defined?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="ffa11c" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D4014CD" w14:textId="77777777" w:rsidR="003648CC" w:rsidRDefault="003648CC" w:rsidP="003648CC">
-[...120 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Silveira; Silva (2020). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Start of description.]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Example: 3 reviewers, 1 expert, 1 coordinator. The table compares four types of literature reviews: narrative, Proknow-C, systematic, and scoping reviews. It is organized into five columns: the first presents the comparison criteria, and the remaining columns correspond to the types of reviews. The eight rows of content address the main characteristic; the explicit description and peer review of the research strategy; the article selection protocol; bias in the literature; whether the review was conducted individually or by a team; registration with a regulatory body; the possibility of replication; and the definition of the review’s target audience. Reading each row allows for a comparison of the types based on the same criteria</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [End of description.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example (non-accessible):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: SILVEIRA; SILVA (2020). Table of orange color with 5 columns about types of literatura review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For figures, regardless of the program used to create them, the output format must be high quality and have a resolution that allows the information to be clearly identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure they are accessible, consider the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use header cells defined in the table so that screen readers can correctly describe what each column and row contains;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prioritize captions that do not contain symbols or abbreviations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design charts or figures with simple structures, eliminating unnecessary lines and grids;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures and images should be designed without borders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...61 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of figure usage with descriptive note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cover image of Biblios Journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AF7584C" wp14:editId="29BC833D">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="5680695" cy="835506"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)." id="1886040753" name="image4.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1090657712" name="Picture 25" descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr descr="Figura rectangular horizontal con fondo degradado de izquierda a derecha, que va del beige al naranja, con círculos naranjas que aumentan de tamaño de izquierda a derecha. En el lado izquierdo, la palabra Biblios está escrita en azul oscuro. Debajo de la palabra, en un tipo de letra más pequeño y de color naranja, figura el texto ISSN 1562-4730 (online)." id="0" name="image4.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5680695" cy="835506"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00274BF7">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Biblios Journal. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Start of description.] </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A horizontal rectangular figure with a gradient background that fades from left to right, ranging from beige to orange, featuring orange circles that increase in size from left to right. On the left side, the word “Biblios” is written in dark blue. Below the word, in a smaller orange font, is the text “ISSN 1562-4730 (online).”</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [End of description.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negative example (non-accessible):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Biblios Journal. Orange and retangular figure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following example is a chart with no guide lines, and vivid colors that highlight the data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of figure usage with descriptive note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender proportions (%) among faculty members in graduate programs in Education, editors listed on editorial boards, and survey respondents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="3596952" cy="2530059"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1886040754" name="image3.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect b="0" l="8954" r="11317" t="2924"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3596952" cy="2530059"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00274BF7" w:rsidRPr="00A0213B">
-[...156 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: Gulka (2023, p. 105). [Start of description.] A horizontal bar chart comparing gender proportions across three groups. Among faculty members in graduate programs in Education, 62.2% are female, 34.3% are male, and 3.5% have no information available. On editorial teams, these proportions are, respectively, 54.4%, 41.9%, and 3.6%; among survey respondents, they are 53.4%, 44.3%, and 2.3%. Women predominate in all three groups. [End of description.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negative example (non-accessible):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Source: Gulka (2023, p. 105). Chart with nine blue horizontal bars. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citations and references must conform to the American Psychology Association (APA) standards, 7th edition. Articles submitted with other standards will be rejected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All works cited must be referenced and all works in the reference list must be cited in the body of the text, indicating the correct correspondence between the parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The standard used by APA standards is author-date, including the author's last name and the publication date in the body of the text, with page identification where appropriate. Do not use source indications in footnotes or endnotes. APA standards do not provide for the use of the terms apud, op. cit., id., ibid., and others, so they should not appear in articles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="3000" w:firstLine="600"/>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One author:</w:t>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t>Motta-Júnior and Lombardi (2002).</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Villani et al. </w:t>
-[...286 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:t xml:space="preserve">Netto (2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Netto, 2001). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="2880" w:firstLine="720"/>
-[...18 lines deleted...]
-      <w:r>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two authors: </w:t>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="OrangeBulletList"/>
+        <w:tab/>
+        <w:t xml:space="preserve">Motta-Júnior y Lombardi (2002).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Motta-Júnior &amp; Lombardi, 2002).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three or more authors:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Villani et al. (2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Villani et al., 2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For surnames with a preposition, it is not necessary to indicate it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">José de Oliveira:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Correcto: Oliveira, J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorrecto: Oliveira, J. de.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For surnames with indication of relationship, do the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mário Borges Pereira Júnior:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">In the references: Pereira, M. B., Jr. (2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+      <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
-      </w:pPr>
-[...71 lines deleted...]
-          <w:bCs/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the textual citation: (Pereira, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If two citations are the same when abbreviated with et al., cite the surnames of the first authors and as many others as necessary to distinguish them from other works used. The et al. should not be go in italics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01A18">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...179 lines deleted...]
-          <w:bCs/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For laws and decrees:</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Law n. 10.639 (2003).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Law n. 10.639, 2003). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organization or institution: </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">World Health Organization (WHO, 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:right="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(World Health Organization [WHO], 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3240" w:right="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para las citas posteriores: (WHO, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:right="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las referencias: World Health Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When there is more than one work by the same author in the same year, add lowercase letters, as in the example: (Davidson, 2000a, 2000b). When there is more than one citation within the same parentheses, they should be placed in alphabetical order by the surname of the first author (reference list order) and separated from each other by semicolons: (Detoni et al., 2000; Girard, 1984; Grovum, 1988; Steindel et al., 1993). For authors with the same surname: (P. Freire, 1996; C. Freire, 1996).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An indirect citation is a paraphrase based on an author's idea or opinion in a previously consulted work. It does not require any special formatting and should usually be incorporated into the body of the text. Indicate the source on which the indirect citation is based, including the author and the year. It is not necessary to provide a page number. For example: According to Moraes (2007), our observations are guided by the knowledge we already have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct quotations are those in which content has been copied verbatim from another work. Direct quotation of fewer than 40 words should normally be inserted into the text within double citation marks. When direct quotation are 40 words or more, they should be separated from the text, indented 1.27cm from the left margin, and without quotation marks. Use the Citation style to standardize formatting. Direct quotation should indicate the page from which the information was taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="es-ES" w:bidi="en-US"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="es-ES" w:bidi="en-US"/>
-[...36 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="7f7f7f"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of a quote with more than 40 words. Example of a quote with more than 40 words. Example of a quote with more than 40 words.  Example of a quote with more than 40 words. Example of a quote with more than 40 words. Example of a quote with more than 40 words. Example of a quote with more than 40 words. (Moraes, 2007, p. 197)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the original passage is longer than one page: (Freire, 1996, pp. 87–88)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoid using quote from a citation. If it is absolutely necessary, follow this example: (Freire, 1996, cited in Delizoicov, 2020, p. 102). Avoid using citation longer than 3 lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The reference list should include only the sources cited in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To indicate that part of the quoted text has been omitted, use ellipses separated by a space: “Quote ... more than 40 words.” (Moraes, 2007, p. 197)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="262626"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reference formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include in the reference list only those works cited in the body of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The reference list should be presented at the end of the article, aligned to the left, with 6 points of spacing before, 0 points after, and a minimum spacing of 13 points between lines, without spacing between paragraphs, with a French indent (starting from the second line) of 1.27 cm from each reference, and organized in alphabetical order by the author's last name, according to APA standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Don't use et al. List all authors. For works with 21 or more authors, list the first 19, add three periods separated by spaces, and cite the last author listed, for a total of 20 authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Works available online must be accompanied by the Digital Object Identifier (DOI) in hyperlink format. If the source does not have a DOI, the access URL must be indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following sections describe the different types of information sources and the proper way to cite them in the reference list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Books and manuals</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backus, G. E. (1996). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of geophysics</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clarke, F. W. (1924). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data of geochemistry</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5th ed.). United States Geological Survey, Washington Government Printing Office. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:eastAsia="es-ES" w:bidi="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://doi.org/xyzxyzxyz</w:t>
+          <w:t xml:space="preserve">https://pubs.usgs.gov/bul/0770/report.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...72 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fetter, C. W. (1994). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied hydrogeology</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.). Prentice Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gould, S. J. (2002). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The structure of evolutionary theory</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Belknap Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://pubs.usgs.gov/bul/0770/report.pdf</w:t>
+          <w:t xml:space="preserve">https://archive.org/details/TheStructureOfEvolutionaryTheory</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...46 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keller, E. A., &amp; Devecchio, D. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to environmental geology</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pearson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Köppen, W. (1931). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grundriss der Klimakunde: Outline of climate science</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Walter de Gruyter &amp; Co. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://archive.org/details/TheStructureOfEvolutionaryTheory</w:t>
+          <w:t xml:space="preserve">https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...93 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lyell, C. (1853). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles of geology: The modern changes of the earth and its inhabitants</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9th ed.). Little, Brown and Company. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf</w:t>
+          <w:t xml:space="preserve">https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scientific articles in journals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borgman, C. L. (2012). The conundrum of sharing research data. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the American Society for Information Science and Technology, 63</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6), 1059-1078. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1002/asi.22634</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...75 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Felden, J., Möller, L., &amp; Schindler, U. et al. (2023). PANGAEA - Data publisher for earth &amp; environmental science. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scientific Data, 10</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(347), Article e347. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1002/asi.22634</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1038/s41597-023-02269-x</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jiao, H., Qiu, Y., Ma, X., &amp; Yang, B. (2024). Dissemination effect of data papers on scientific datasets. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the Association for Information Science and Technology, 75</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 115-131. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1038/s41597-023-02269-x</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1002/asi.24843</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oliveira, D. G. D., &amp; Orlando, O. Filho, (2019). Avaliação dos dados abertos da Previdência Social. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Meta: Avaliação, 11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(31), Artigo 223. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.22347/2175-2753v11i31.1757</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis and dissertations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daniels, M. G. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data reuse in museum contexts: Experiences of archaeologists and botanists</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Doctoral dissertation, University of Michigan]. University of Michigan Repository. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1002/asi.24843</w:t>
+          <w:t xml:space="preserve">http://hdl.handle.net/2027.42/108953</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...29 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="007F4254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santos, T. V. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificadores persistentes: Aplicabilidade na organização e acesso à informação científica</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Dissertação de mestrado, Universidade de São Paulo]. Biblioteca Digital de Teses e Dissertações da USP. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://hdl.handle.net/2027.42/108953</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.11606/D.27.2021.tde-02052022-115537</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...23 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datasets and preprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alperin, J. P., Portenoy, J., Demes, K., Larivière, V., &amp; Hustein, S. (2024). An analysis of the suitability of OpenAlex for bibliometric analyses [Preprint]. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arXiv</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://arxiv.org/abs/2404.17663</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:r w:rsidR="007934ED" w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bienhold, C., &amp; Boetius, A. (2015). Porosity in sediment cores from the Central Arctic Ocean during POLARSTERN cruise ARK-XXVII/3 from August-September 2012 [Dataset]. PANGAEA. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1594/PANGAEA.849054</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1594/PANGAEA.849054</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...86 lines deleted...]
-        <w:r w:rsidR="007934ED" w:rsidRPr="007F4254">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastaldello, M., Agnini, C., Westerhold, T., Drury, A., &amp; Alegret, L. (2024). Age model, carbonate mass accumulation rates and benthic foraminifera from ODP Site 175-1085 [Dataset bundled publication]. PANGAEA. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="ffa11c"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1594/PANGAEA.962075</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1594/PANGAEA.962075</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...59 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...69 lines deleted...]
-        <w:r w:rsidR="00AF6FA3" w:rsidRPr="007F4254">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molodtsov, F., &amp; Nikiforova, A. (2024, June 11-14). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An integrated usability framework for evaluating Open Government Data Portals: Comparative analysis of EU and GCC countries </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Research-article]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25th Annual International Conference on Digital Government Research, Taipei, Taiwan. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1371/journal.pone.0129506</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1145/3657054.3657159</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF6FA3">
-[...9 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...43 lines deleted...]
-        <w:r w:rsidR="007934ED" w:rsidRPr="007F4254">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Souza, M. C.; Costa, R. F. (2023, Novembro 6-10). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteconomia negra no Brasil: a contribuição do GT-12 no Enancib para a valorização e visibilidade da cultura afro-brasileira no âmbito da Ciência da Informação </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Resumo expandido]. XXIII Encontro Nacional de Pesquisa e Pós-graduação em Ciência da Informação, São Cristóvão, SE, Brasil. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1371/journal.pone.0078080</w:t>
+          <w:t xml:space="preserve">https://brapci.inf.br/v/258186</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...63 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laws and decrees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="00AF6FA3" w:rsidRPr="007F4254">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lei n. 8.112, de 11 de dezembro de 1990. (1990). Dispõe sobre o regime jurídico dos servidores públicos civis da União, das autarquias e das fundações públicas federais. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.6087/kcse.184</w:t>
+          <w:t xml:space="preserve">https://www.planalto.gov.br/ccivil_03/leis/l8112cons.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF6FA3">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063EE743" w14:textId="106BA14E" w:rsidR="007934ED" w:rsidRPr="00E83942" w:rsidRDefault="007934ED" w:rsidP="00B04416">
-[...2 lines deleted...]
-        <w:ind w:left="709" w:hanging="720"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-        <w:r w:rsidR="00A82E24" w:rsidRPr="00E83942">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decreto n. 13.043, de 30 de junho de 2026. (2026). Institui a Política Nacional de Governança da Terra e o Programa Terras do Brasil e autoriza a criação da Plataforma Terras do Brasil. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="ffa11c"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://journal.code4lib.org/articles/7818</w:t>
+          <w:t xml:space="preserve">https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2026/decreto/d13043.htm</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...12 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="e88d15"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
-          <w:color w:val="E88D15"/>
-[...32 lines deleted...]
-        </w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CFAF020" wp14:editId="4B6C8ACB">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175</wp:posOffset>
+                  <wp:posOffset>3176</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>257175</wp:posOffset>
+                  <wp:posOffset>108585</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5728335" cy="0"/>
-                <wp:effectExtent l="0" t="19050" r="24765" b="19050"/>
+                <wp:extent cx="0" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1113829958" name="AutoShape 9"/>
-[...3 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1886040749" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2481833" y="3780000"/>
                           <a:ext cx="5728335" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="38100">
+                        <a:ln cap="flat" cmpd="sng" w="38100">
                           <a:solidFill>
                             <a:srgbClr val="FFA11C"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
+                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:tailEnd len="med" w="med" type="none"/>
                         </a:ln>
-                        <a:effectLst/>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="outsideMargin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
-[...4 lines deleted...]
-            </w:pict>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3176</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>108585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="38100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1886040749" name="image11.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image11.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="38100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CF57C9" w14:textId="77777777" w:rsidR="000C61E9" w:rsidRPr="006245AE" w:rsidRDefault="000C61E9" w:rsidP="00E655D5">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="30F8E8E5" w14:textId="27CA75C7" w:rsidR="00895C3F" w:rsidRPr="00E83942" w:rsidRDefault="000C61E9" w:rsidP="00E655D5">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit the list of references in accordance with the guidelines above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3B2526D1" w14:textId="77777777" w:rsidR="006245AE" w:rsidRPr="00E83942" w:rsidRDefault="006245AE" w:rsidP="00E655D5">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1B4F01DC" w14:textId="75708654" w:rsidR="006245AE" w:rsidRPr="00E83942" w:rsidRDefault="006245AE" w:rsidP="00E655D5">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1635"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1635"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0" wp14:anchorId="78DE35A7" wp14:editId="113293FD">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>7285355</wp:posOffset>
+                  <wp:align>bottom</wp:align>
                 </wp:positionV>
-                <wp:extent cx="5924550" cy="1765300"/>
-[...6 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:extent cx="5934075" cy="1774825"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+                <wp:docPr id="1886040746" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="8" name="Shape 8"/>
+                      <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2383725" y="2897350"/>
                           <a:ext cx="5924550" cy="1765300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
-[...23 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="38B1630C" w14:textId="77777777" w:rsidR="006245AE" w:rsidRPr="00911B7D" w:rsidRDefault="00512290" w:rsidP="006245AE">
-                            <w:r>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:noProof/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:pict w14:anchorId="3A85C3B2">
-[...1 lines deleted...]
-                              </w:pict>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="404040"/>
+                                <w:sz w:val="16"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The articles in this journal are licensed under a Creative Commons Attribution 4.0 License</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1C7855F8" w14:textId="77777777" w:rsidR="00FB28B9" w:rsidRPr="006245AE" w:rsidRDefault="006245AE" w:rsidP="00FB28B9">
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
-                              <w:pStyle w:val="Sinespaciado"/>
-                              <w:jc w:val="left"/>
+                              <w:spacing w:after="120" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="1151.9999694824219" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:lang w:val="en-US"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="404040"/>
+                                <w:sz w:val="16"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="008B2635">
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:noProof/>
-                                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="f0a22e"/>
+                                <w:sz w:val="18"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:drawing>
-[...50 lines deleted...]
-                              </w:drawing>
+                              <w:br w:type="textWrapping"/>
                             </w:r>
-                            <w:r w:rsidRPr="00FB28B9">
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:lang w:val="en-US"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="f0a22e"/>
+                                <w:sz w:val="18"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...117 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t xml:space="preserve">                     </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...212 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:align>bottom</wp:align>
+                </wp:positionV>
+                <wp:extent cx="5934075" cy="1774825"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+                <wp:docPr id="1886040746" name="image8.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image8.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5934075" cy="1774825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId31" w:type="default"/>
+      <w:headerReference r:id="rId32" w:type="first"/>
+      <w:headerReference r:id="rId33" w:type="even"/>
+      <w:footerReference r:id="rId34" w:type="default"/>
+      <w:footerReference r:id="rId35" w:type="first"/>
+      <w:footerReference r:id="rId36" w:type="even"/>
+      <w:pgSz w:h="16840" w:w="11907" w:orient="portrait"/>
+      <w:pgMar w:bottom="720" w:top="720" w:left="1440" w:right="1440" w:header="720" w:footer="431"/>
+      <w:pgNumType w:start="1"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...97 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial Unicode MS"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="5E168D52" w14:textId="177C8668" w:rsidR="00190D33" w:rsidRPr="00D64369" w:rsidRDefault="00190D33" w:rsidP="00900F27">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">N. xx (2026) exxx   •   </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   •   DOI </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">10.47456</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="066FD1EB" wp14:editId="17BC16E3">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-920750</wp:posOffset>
+                <wp:posOffset>-925511</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>108585</wp:posOffset>
+                <wp:posOffset>103823</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="676910" cy="254635"/>
-              <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="637666742" name="Caixa de Texto 3"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040747" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="9" name="Shape 9"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5007545" y="3652683"/>
                         <a:ext cx="676910" cy="254635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFA11C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0CEF47FA" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="00213B50" w:rsidRDefault="00190D33" w:rsidP="00D64369">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Piedepgina"/>
-                            <w:spacing w:before="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:color w:val="FFFFFF"/>
-                              <w:szCs w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...34 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:t xml:space="preserve">6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...56 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-925511</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>103823</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040747" name="image9.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image9.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...19 lines deleted...]
-      <w:t>• DOI 10.5195/biblios.2024.1233</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6C372541" w14:textId="377C05DB" w:rsidR="00190D33" w:rsidRPr="00D64369" w:rsidRDefault="00190D33" w:rsidP="00900F27">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
     <w:pPr>
-      <w:pStyle w:val="OddPageFooter"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="left" w:leader="none" w:pos="1134"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.r68bohufjzwt" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">N. xx (2026) exxx   •   </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   •   DOI </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">10.47456</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AD4CD5C" wp14:editId="44C8E075">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5983605</wp:posOffset>
+                <wp:posOffset>5978843</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>96520</wp:posOffset>
+                <wp:posOffset>91758</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="676910" cy="254635"/>
-              <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1886040742" name="Caixa de Texto 1"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040750" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="12" name="Shape 12"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5007545" y="3652683"/>
                         <a:ext cx="676910" cy="254635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFA11C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3613BF14" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="00213B50" w:rsidRDefault="00190D33" w:rsidP="00D64369">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Piedepgina"/>
-                            <w:spacing w:before="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:color w:val="FFFFFF"/>
-                              <w:szCs w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...34 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:t xml:space="preserve">5</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...56 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040750" name="image12.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image12.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...19 lines deleted...]
-      <w:t>• DOI 10.5195/biblios.2024.1233</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="442A58A0" w14:textId="64E63A7E" w:rsidR="00190D33" w:rsidRPr="004C7D90" w:rsidRDefault="00190D33" w:rsidP="004C7D90">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D1FAD">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">No xx (2025) </w:t>
+      <w:t xml:space="preserve">N. xx (2026) exxx   •   </w:t>
     </w:r>
-    <w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ffa11c"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://biblios.ufes.br/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">exxx </w:t>
+      <w:t xml:space="preserve">   •   DOI </w:t>
     </w:r>
-    <w:r w:rsidRPr="003D1FAD">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">• </w:t>
+      <w:t xml:space="preserve">10.47456</w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...9 lines deleted...]
-    <w:r w:rsidRPr="003D1FAD">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="pt-BR"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>• DOI 10.5195/biblios.2025.xxxx</w:t>
+      <w:t xml:space="preserve">/biblios.2026.xxxx</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040744" name=""/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="3" name="Shape 3"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="5007545" y="3652683"/>
+                        <a:ext cx="676910" cy="254635"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFA11C"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="ffffff"/>
+                              <w:sz w:val="17"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5978843</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>91758</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="686435" cy="264160"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040744" name="image6.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image6.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="686435" cy="264160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...16 lines deleted...]
-        <w:continuationSeparator/>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xample of footnote on page</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0897D80C" w14:textId="24000370" w:rsidR="00190D33" w:rsidRPr="00AB50A5" w:rsidRDefault="00190D33" w:rsidP="00F725FF">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
     <w:pPr>
-      <w:pStyle w:val="HeaderArticleTitle"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="7f7f7f"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AB50A5">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">English title: subtitle</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275DC883" wp14:editId="55F2D3CC">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-97790</wp:posOffset>
+            <wp:posOffset>-97789</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-102235</wp:posOffset>
+            <wp:posOffset>-102234</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="314325"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...13 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr descr="logoneo" id="1886040751" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 1" descr="logoneo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="logoneo" id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...7 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="314325"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...16 lines deleted...]
-      <w:t xml:space="preserve"> subtitle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="189117B1" w14:textId="273199E4" w:rsidR="00190D33" w:rsidRPr="00DE5F30" w:rsidRDefault="00DE5F30" w:rsidP="00DE5F30">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
     <w:pPr>
-      <w:pStyle w:val="HeaderArticleTitle"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AB50A5">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="ffa11c"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">English title: subtitle </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE3222B" wp14:editId="70A28E14">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-97790</wp:posOffset>
+            <wp:posOffset>-97789</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-102235</wp:posOffset>
+            <wp:posOffset>-114299</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="314325"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...13 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr descr="logoneo" id="1886040752" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 1" descr="logoneo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="logoneo" id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...7 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="314325"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...10 lines deleted...]
-      <w:t xml:space="preserve"> subtitle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1981AC0A" w14:textId="442DD7E1" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33" w:rsidP="00EC77D8">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4680"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="7305"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="left" w:leader="none" w:pos="7050"/>
+        <w:tab w:val="left" w:leader="none" w:pos="7305"/>
       </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73B2528F" wp14:editId="22529A36">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-914400</wp:posOffset>
+            <wp:posOffset>-914399</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-523875</wp:posOffset>
+            <wp:posOffset>-523874</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1143000"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 25" descr="biblios_template_header.jpg"/>
-[...3 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:docPr descr="biblios_template_header.jpg" id="1886040755" name="image1.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 25" descr="biblios_template_header.jpg"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="biblios_template_header.jpg" id="0" name="image1.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1143000"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                  <a:noFill/>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="002978D8">
-[...6 lines deleted...]
-      <w:tab/>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EB1BF5F" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33" w:rsidP="00EC77D8">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="24075AC8" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="49327822" w14:textId="77777777" w:rsidR="00190D33" w:rsidRPr="002978D8" w:rsidRDefault="00190D33">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B161E74" wp14:editId="50F00091">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-20116800</wp:posOffset>
+                <wp:posOffset>-20116799</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>93980</wp:posOffset>
+                <wp:posOffset>87630</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="31524575" cy="3175"/>
-              <wp:effectExtent l="9525" t="10160" r="12700" b="5715"/>
+              <wp:extent cx="3175" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="46127085" name="AutoShape 15"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1886040748" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
-                        <a:ext cx="31524575" cy="3175"/>
+                        <a:off x="0" y="3778413"/>
+                        <a:ext cx="10692000" cy="3175"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln cap="flat" cmpd="sng" w="9525">
                         <a:solidFill>
                           <a:srgbClr val="A5A5A5"/>
                         </a:solidFill>
+                        <a:prstDash val="solid"/>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
+                        <a:headEnd len="med" w="med" type="none"/>
+                        <a:tailEnd len="med" w="med" type="none"/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
-[...6 lines deleted...]
-          </w:pict>
+        <mc:Fallback>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-20116799</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>87630</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886040748" name="image10.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image10.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175" cy="12700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="A3A8E420"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...35 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="45C2757E">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="FFA11C"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...237 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="09E6F8F0">
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="688ADEC2">
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8812C586">
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:color w:val="FFA11C"/>
+        <w:color w:val="ffa11c"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...275 lines deleted...]
-    <w:tmpl w:val="09507B64"/>
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="ffa11c"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="ffa11c"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="ffa11c"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="ffa11c"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="13"/>
-[...2 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
-[...19 lines deleted...]
-  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:stylePaneSortMethod w:val="0000"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...16 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...1158 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{B731FA8C-2677-4C81-BDBF-E821433B38E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
-        <w:lang w:val="en" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="120" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:rsid w:val="00F81673"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="426" w:hanging="432"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00876934"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="578" w:hanging="578"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A7401"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C2A87"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="862" w:hanging="862"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-      <w:color w:val="595959"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="262626"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F92752"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F92752"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="360" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo7Car"/>
+    <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo8Car"/>
+    <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo9Car"/>
+    <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60" w:before="240"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-    <w:name w:val="Título 1 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+    <w:name w:val="Título 1 Char"/>
+    <w:aliases w:val="Heading 1 Char"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+    <w:name w:val="Título 2 Char"/>
+    <w:aliases w:val="Heading 2 Char"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+    <w:name w:val="Título 3 Char"/>
+    <w:aliases w:val="Heading 3 Char"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+    <w:name w:val="Título 4 Char"/>
+    <w:aliases w:val="Heading 4 Char"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00351E45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtuloChar" w:customStyle="1">
+    <w:name w:val="Título Char"/>
+    <w:aliases w:val="Article Title Char"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...69 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="60"/>
-      <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
-[...16 lines deleted...]
-    <w:link w:val="AbstractGreyTextChar"/>
+  <w:style w:type="paragraph" w:styleId="AbstractText" w:customStyle="1">
+    <w:name w:val="Abstract [Text]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AbstractTextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="005A1152"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00D473F8"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="262626"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractGreyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="AbstractGreyText"/>
+  <w:style w:type="character" w:styleId="AbstractTextChar" w:customStyle="1">
+    <w:name w:val="Abstract [Text] Char"/>
+    <w:link w:val="AbstractText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005A1152"/>
+    <w:rsid w:val="00D473F8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="262626"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorship">
+  <w:style w:type="paragraph" w:styleId="Authorship" w:customStyle="1">
     <w:name w:val="Authorship"/>
     <w:link w:val="AuthorshipChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A25AB4"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00A941AB"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-      <w:color w:val="FFA41C"/>
+      <w:b w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorshipChar">
+  <w:style w:type="character" w:styleId="AuthorshipChar" w:customStyle="1">
     <w:name w:val="Authorship Char"/>
     <w:link w:val="Authorship"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00A25AB4"/>
+    <w:rsid w:val="00A941AB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-      <w:color w:val="FFA41C"/>
+      <w:b w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorBio">
+  <w:style w:type="paragraph" w:styleId="AuthorBio" w:customStyle="1">
     <w:name w:val="Author Bio"/>
     <w:basedOn w:val="Authorship"/>
     <w:next w:val="Normal"/>
     <w:link w:val="AuthorBioChar"/>
-    <w:autoRedefine/>
+    <w:autoRedefine w:val="1"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="003D1862"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:color w:val="ffa41c"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorBioChar">
+  <w:style w:type="character" w:styleId="AuthorBioChar" w:customStyle="1">
     <w:name w:val="Author Bio Char"/>
     <w:basedOn w:val="AuthorshipChar"/>
     <w:link w:val="AuthorBio"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D1862"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
-      <w:color w:val="FFA41C"/>
+      <w:color w:val="ffa41c"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsTitle">
-    <w:name w:val="Keywords Title"/>
+  <w:style w:type="paragraph" w:styleId="Keywordstitle" w:customStyle="1">
+    <w:name w:val="Keywords title"/>
     <w:basedOn w:val="AbstractTitle"/>
-    <w:next w:val="KeywordsList"/>
-    <w:link w:val="KeywordsTitleChar"/>
+    <w:next w:val="Keywordlist"/>
+    <w:link w:val="KeywordstitleChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="000B71DA"/>
+    <w:rsid w:val="00C66415"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
+      <w:b w:val="1"/>
       <w:color w:val="262626"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsTitleChar">
-[...1 lines deleted...]
-    <w:link w:val="KeywordsTitle"/>
+  <w:style w:type="character" w:styleId="KeywordstitleChar" w:customStyle="1">
+    <w:name w:val="Keywords title Char"/>
+    <w:link w:val="Keywordstitle"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E911B6"/>
+    <w:rsid w:val="00C66415"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:noProof/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="262626"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeywordsList">
-    <w:name w:val="Keywords List"/>
+  <w:style w:type="paragraph" w:styleId="Keywordlist" w:customStyle="1">
+    <w:name w:val="Keyword list"/>
     <w:basedOn w:val="AbstractTitle"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="KeywordsListChar"/>
+    <w:link w:val="KeywordlistChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="000B71DA"/>
+    <w:rsid w:val="00C66415"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
       <w:color w:val="404040"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsListChar">
-[...1 lines deleted...]
-    <w:link w:val="KeywordsList"/>
+  <w:style w:type="character" w:styleId="KeywordlistChar" w:customStyle="1">
+    <w:name w:val="Keyword list Char"/>
+    <w:link w:val="Keywordlist"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E911B6"/>
+    <w:rsid w:val="00C66415"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:noProof/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
+  <w:style w:type="paragraph" w:styleId="AbstractTitle" w:customStyle="1">
     <w:name w:val="Abstract Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="AbstractGreyText"/>
+    <w:next w:val="AbstractText"/>
     <w:link w:val="AbstractTitleChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1CA7"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:noProof/>
-      <w:color w:val="0D0D0D"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="0d0d0d"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractTitleChar">
+  <w:style w:type="character" w:styleId="AbstractTitleChar" w:customStyle="1">
     <w:name w:val="Abstract Title Char"/>
     <w:link w:val="AbstractTitle"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="0D0D0D"/>
+      <w:rFonts w:ascii="Arial" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="0d0d0d"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="2"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00F725FF"/>
     <w:rPr>
-      <w:color w:val="FFA11C"/>
+      <w:color w:val="ffa11c"/>
       <w:u w:val="single"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:color="auto" w:space="0" w:sz="0" w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
-    <w:name w:val="Título 5 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
+    <w:name w:val="Título 5 Char"/>
+    <w:aliases w:val="Heading 5 Char"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
-    <w:name w:val="Título 6 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
+    <w:name w:val="Título 6 Char"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="808080"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:color w:val="E88D15"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="e88d15"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciasutil">
+  <w:style w:type="character" w:styleId="RefernciaSutil">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="2"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F92752"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:smallCaps/>
-      <w:color w:val="E88D15"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="e88d15"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BibliographyEntry">
-[...15 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:aliases w:val="Sub-Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00E77747"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BibliographyEntryChar">
-[...14 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:aliases w:val="Sub-Header Char"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="002F2A5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-      <w:color w:val="7F7F7F"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...1 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:noProof/>
-      <w:color w:val="7F7F7F"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderArticleTitle">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EvenPgHeader-Recto">
+  <w:style w:type="paragraph" w:styleId="EvenPgHeader-Recto" w:customStyle="1">
     <w:name w:val="Even Pg Header - Recto"/>
     <w:next w:val="Normal"/>
     <w:link w:val="EvenPgHeader-RectoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="006F3A11"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EvenPgHeader-RectoChar">
+  <w:style w:type="character" w:styleId="EvenPgHeader-RectoChar" w:customStyle="1">
     <w:name w:val="Even Pg Header - Recto Char"/>
     <w:link w:val="EvenPgHeader-Recto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OddPageFooter">
-[...25 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulodellibro">
+  <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00420A06"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:smallCaps/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="orangetext">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitadestacadaCar"/>
+    <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00490B34"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="F0A22E"/>
+        <w:bottom w:color="f0a22e" w:space="4" w:sz="4" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
+      <w:spacing w:after="280" w:before="200"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...1 lines deleted...]
-    <w:link w:val="Citadestacada"/>
+  <w:style w:type="character" w:styleId="CitaoIntensaChar" w:customStyle="1">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00E911B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
+  <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00490B34"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009E369F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...1 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="009E369F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="greytext">
-[...5 lines deleted...]
-    <w:rsid w:val="006F3A11"/>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00DB5BCB"/>
     <w:rPr>
-      <w:color w:val="7F7F7F"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
-[...20 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006571CA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...1 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
+  <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
+    <w:aliases w:val="Direct citation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitaCar"/>
+    <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="003A219F"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00FF3AC9"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-      <w:color w:val="282828"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...1 lines deleted...]
-    <w:link w:val="Cita"/>
+  <w:style w:type="character" w:styleId="CitaoChar" w:customStyle="1">
+    <w:name w:val="Citação Char"/>
+    <w:aliases w:val="Direct citation Char"/>
+    <w:link w:val="Citao"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="003A219F"/>
+    <w:rsid w:val="00FF3AC9"/>
     <w:rPr>
-      <w:iCs/>
-      <w:color w:val="282828"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...6 lines deleted...]
-    <w:rsid w:val="002F69A7"/>
+  <w:style w:type="paragraph" w:styleId="NumberList" w:customStyle="1">
+    <w:name w:val="Number List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NumberListChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00307012"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:right="720"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NumberListChar" w:customStyle="1">
+    <w:name w:val="Number List Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="NumberList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00307012"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberList">
-[...102 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentStyle">
+  <w:style w:type="paragraph" w:styleId="DocumentStyle" w:customStyle="1">
     <w:name w:val="Document Style"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DocumentStyleChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="0085411D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentStyleChar">
+  <w:style w:type="character" w:styleId="DocumentStyleChar" w:customStyle="1">
     <w:name w:val="Document Style Char"/>
     <w:link w:val="DocumentStyle"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EvenPageFooter">
-[...66 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterInfo">
+  <w:style w:type="paragraph" w:styleId="FooterInfo" w:customStyle="1">
     <w:name w:val="Footer Info"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterInfoChar"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="007D4919"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="432" w:right="432"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterInfoChar">
+  <w:style w:type="character" w:styleId="FooterInfoChar" w:customStyle="1">
     <w:name w:val="Footer Info Char"/>
     <w:link w:val="FooterInfo"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebloque">
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebloqueCar"/>
+    <w:link w:val="TextoemblocoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00C54710"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="10" w:color="F0A22E"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="10" w:color="F0A22E"/>
+        <w:top w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:left w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:bottom w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
+        <w:right w:color="f0a22e" w:space="10" w:sz="2" w:val="single"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="F0A22E"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="f0a22e"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcin">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
+    <w:aliases w:val="Legend"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="LegendaChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A25AB4"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="006C1C6D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="F0A41B"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractOrangeText">
-[...45 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros">
+  <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros5">
+  <w:style w:type="paragraph" w:styleId="Numerada5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="009C2A87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeList">
-[...2 lines deleted...]
-    <w:link w:val="OrangeListChar"/>
+  <w:style w:type="paragraph" w:styleId="List1" w:customStyle="1">
+    <w:name w:val="List 1."/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="List1Char"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="009C2A87"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00307012"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="720"/>
+      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalfinal">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="character" w:styleId="List1Char" w:customStyle="1">
+    <w:name w:val="List 1. Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="List1"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-[...14 lines deleted...]
-    <w:rsid w:val="00072571"/>
+    <w:rsid w:val="00307012"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:aliases w:val="Footnote ref."/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E54E33"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="publishingtext">
-[...27 lines deleted...]
-    <w:link w:val="Textodebloque"/>
+  <w:style w:type="character" w:styleId="TextoemblocoChar" w:customStyle="1">
+    <w:name w:val="Texto em bloco Char"/>
+    <w:link w:val="Textoembloco"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008E6016"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="F0A22E"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="f0a22e"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="publishingtextChar">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidebarheading">
+  <w:style w:type="paragraph" w:styleId="Sidebarheading" w:customStyle="1">
     <w:name w:val="Sidebar heading"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidebarheadingChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00226F4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidebarheadingChar">
+  <w:style w:type="character" w:styleId="SidebarheadingChar" w:customStyle="1">
     <w:name w:val="Sidebar heading Char"/>
     <w:link w:val="Sidebarheading"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00072571"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeBulletList">
-[...2 lines deleted...]
-    <w:link w:val="OrangeBulletListCar"/>
+  <w:style w:type="paragraph" w:styleId="Lista" w:customStyle="1">
+    <w:name w:val="List a)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListaChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
-    <w:rsid w:val="009954B5"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00307012"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="7"/>
       </w:numPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrangeBulletListCar">
-[...2 lines deleted...]
-    <w:link w:val="OrangeBulletList"/>
+  <w:style w:type="character" w:styleId="ListaChar" w:customStyle="1">
+    <w:name w:val="List a) Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Lista"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009954B5"/>
+    <w:rsid w:val="00307012"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00135B91"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Meno1" w:customStyle="1">
+    <w:name w:val="Menção1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="006C0767"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="F"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="2b579a"/>
+      <w:shd w:color="auto" w:fill="e6e6e6" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Meno1">
-    <w:name w:val="Menção1"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver" w:customStyle="1">
+    <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C0767"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E44F3D"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
-    <w:name w:val="Mención sin resolver"/>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E44F3D"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="000A019E"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...20 lines deleted...]
-    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...1 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:styleId="AssuntodocomentrioChar" w:customStyle="1">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="001C3721"/>
     <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="404040"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...57 lines deleted...]
-    <w:name w:val="Caracteres de nota de rodapé"/>
+  <w:style w:type="character" w:styleId="Footnote" w:customStyle="1">
+    <w:name w:val="Footnote"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textodenotaderodap1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="MenoPendente1" w:customStyle="1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008861E3"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar14">
-[...20 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeGrade4-nfase21">
+  <w:style w:type="table" w:styleId="TabeladeGrade4-nfase21" w:customStyle="1">
     <w:name w:val="Tabela de Grade 4 - Ênfase 21"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="000D71CF"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
+        <w:top w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="f4b083" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="ed7d31" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31"/>
+        <w:shd w:color="auto" w:fill="ed7d31" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31"/>
+          <w:top w:color="ed7d31" w:space="0" w:sz="4" w:val="double"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
+        <w:shd w:color="auto" w:fill="fbe4d5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
+        <w:shd w:color="auto" w:fill="fbe4d5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-[...34 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLconformatoprevioCar"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
-[...1 lines deleted...]
-    <w:link w:val="HTMLconformatoprevio"/>
+  <w:style w:type="character" w:styleId="Pr-formataoHTMLChar" w:customStyle="1">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:link w:val="Pr-formataoHTML"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
-[...41 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Revisin">
+  <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
-    <w:hidden/>
+    <w:hidden w:val="1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008861E3"/>
     <w:rPr>
-      <w:color w:val="954F72"/>
+      <w:color w:val="954f72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...25 lines deleted...]
-    <w:name w:val="Título 7 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo7Char" w:customStyle="1">
+    <w:name w:val="Título 7 Char"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
-    <w:name w:val="Título 8 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo8Char" w:customStyle="1">
+    <w:name w:val="Título 8 Char"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
-    <w:name w:val="Título 9 Car"/>
+  <w:style w:type="character" w:styleId="Ttulo9Char" w:customStyle="1">
+    <w:name w:val="Título 9 Char"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00865FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis2">
+  <w:style w:type="table" w:styleId="ListaClara-nfase2">
     <w:name w:val="Light List Accent 2"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="001B5240"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+        <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E97132"/>
+        <w:shd w:color="auto" w:fill="e97132" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="6" w:val="double"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132"/>
+          <w:top w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="8" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasis">
-[...4 lines deleted...]
-    <w:rsid w:val="007934ED"/>
+  <w:style w:type="paragraph" w:styleId="Articletitlept-br" w:customStyle="1">
+    <w:name w:val="Article title [pt-br"/>
+    <w:aliases w:val="en]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Articletitlept-brChar"/>
+    <w:rsid w:val="004953D2"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...25 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="262626"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeLista3-nfase21">
+  <w:style w:type="character" w:styleId="Articletitlept-brChar" w:customStyle="1">
+    <w:name w:val="Article title [pt-br Char"/>
+    <w:aliases w:val="en] Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Articletitlept-br"/>
+    <w:rsid w:val="004953D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabeladeLista3-nfase21" w:customStyle="1">
     <w:name w:val="Tabela de Lista 3 - Ênfase 21"/>
-    <w:basedOn w:val="Tablanormal"/>
-    <w:uiPriority w:val="48"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:rsid w:val="000550A6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:left w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:bottom w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:right w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+        <w:shd w:color="auto" w:fill="e97132" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-[...1 lines deleted...]
-          <w:insideH w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-          <w:bottom w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="nil"/>
-          <w:right w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:left w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
+  <w:style w:type="character" w:styleId="MenoPendente2" w:customStyle="1">
     <w:name w:val="Menção Pendente2"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00AF6FA3"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncias">
-    <w:name w:val="Referências"/>
+  <w:style w:type="paragraph" w:styleId="References" w:customStyle="1">
+    <w:name w:val="References"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00D06714"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:spacing w:after="0" w:before="120"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente3">
+  <w:style w:type="character" w:styleId="MenoPendente3" w:customStyle="1">
     <w:name w:val="Menção Pendente3"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00447900"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrangeNumberBulletlist">
-[...5 lines deleted...]
-    <w:rsid w:val="00BD6D87"/>
+  <w:style w:type="paragraph" w:styleId="NoteTableorfigure" w:customStyle="1">
+    <w:name w:val="Note [Table or figure]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NoteTableorfigureChar"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="000A019E"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:szCs w:val="18"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrangeNumberBulletlistCar">
-[...3 lines deleted...]
-    <w:rsid w:val="00BD6D87"/>
+  <w:style w:type="character" w:styleId="LegendaChar" w:customStyle="1">
+    <w:name w:val="Legenda Char"/>
+    <w:aliases w:val="Legend Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Legenda"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="006C1C6D"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:color w:val="404040"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="ffa11c"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoteTableorfigureChar" w:customStyle="1">
+    <w:name w:val="Note [Table or figure] Char"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:link w:val="NoteTableorfigure"/>
+    <w:rsid w:val="000A019E"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="7f7f7f"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente4" w:customStyle="1">
+    <w:name w:val="Menção Pendente4"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00C4647F"/>
+    <w:rPr>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:fill="e97132" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:fill="e97132" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="e97132" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2095 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/TheStructureOfEvolutionaryTheory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.24843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.962075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/bul/0770/report.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41597-023-02269-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.code4lib.org/articles/7818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.22634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.849054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/xyzxyzxyz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6087/kcse.184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0078080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2027.42/108953" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.pitt.edu/e-journals" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-PT/translator" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0129506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/us/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.pitt.edu/e-journals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-PT/translator" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.24843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2027.42/108953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22347/2175-2753v11i31.1757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/abs/2404.17663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11606/D.27.2021.tde-02052022-115537" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.962075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1594/PANGAEA.849054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brapci.inf.br/v/258186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/3657054.3657159" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l8112cons.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2026/decreto/d13043.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pt-BR/translator" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/TheStructureOfEvolutionaryTheory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.usgs.gov/bul/0770/report.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/principlesgeolo00lyelgoog/page/n5/mode/2up" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.pageplace.de/preview/DT0400.9783111667751_A40793869/preview-9783111667751_A40793869.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41597-023-02269-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/asi.22634" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblios.pitt.edu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblios.ufes.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16213,1830 +16258,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mihCfnv+KWb7HOWQOEZL4FM7DuEdg==">CgMxLjAaJAoBMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgExEh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TMg5oLnM5OTJ1bXEyY3F4YjIOaC5yNjhib2h1Zmp6d3Q4AHIhMU1HVkNjV3F1UFJQRW5pNDdrSm9xbVpoSmtvQmp2TG1N</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A049E4E3-C477-400E-919A-AA40E5B66F59}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...1773 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Victoria</dc:creator>
-  <cp:keywords/>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>